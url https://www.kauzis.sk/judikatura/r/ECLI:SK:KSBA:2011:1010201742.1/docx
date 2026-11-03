--- v0 (2026-11-01)
+++ v1 (2026-11-03)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 27. 10. 2011</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Rozhodnutie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 4S/303/2010 Identifikačné číslo súdneho spisu: 1010201742 Dátum vydania rozhodnutia: 28. 10. 2011 Meno a priezvisko sudcu, VSÚ: JUDr. Judita Kokolevská ECLI: ECLI:SK:KSBA:2011:1010201742.1 Rozhodnutie Krajský súd v Bratislave v právnej veci žalobcu: Q. S., O. XX, XXX XX O. - V., právne zastúpený: JUDr. Milan Ficek, AK, Žilinská č. 14, 811 05 Bratislava proti žalovanému: Slovenská republika - Daňový úrad Bratislava V., Ševčenkova 32, 852 05 Bratislava o preskúmanie zákonnosti rozhodnutia žalovaného č. 604/232/97384/09/Hlav zo dňa 31.07.2010, takto r o z h o d o l : Krajský súd v Bratislave konanie z a s t a v u j e . Žiaden z účastníkov nemá právo na náhradu trov konania. o d ô v o d n e n i e : Návrhom doručeným dňa 29.09.2010 sa navrhovateľ domáhal preskúmania zákonnosti rozhodnutia žalovaného č. 604/232/97384/09Hlav zo dňa 31.07.2010. Podaním zo dňa 27.07.2011 vzal pred prejednávaním veci žalobu späť. Podľa § 246c, veta prvá a druhá OSP, pre riešenie otázok, ktoré nie sú priamo upravené v tejto časti, sa použijú primerane ustanovenia prvej, tretej a štvrtej časti tohto zákona. Opravný prostriedok je prípustný, len ak je to ustanovené v tejto časti. Podľa § 250h ods. 2 OSP, až do rozhodnutia súdu môže žalobca vziať žalobu späť, ak žalovanému medzitým vznikli trovy konania, rozhodne súd o ich náhrade. S poukazom na vyššie uvedené a citované zákonné ustanovenia, je zrejmé, že navrhovateľ využil svoje dispozičné právo s návrhom na začatie súdneho konania a tento vzal účinne späť. Z tohto dôvodu súd rozhodol tak, ako je uvedené vo výroku tohto uznesenia. O náhrade trov konania súd rozhodol podľa ustanovenia § 146 ods. 1 písm. c) OSP, podľa ktorého žiaden z účastníkov nemá právo na úhradu trov konania podľa výseku, ak konanie bolo zastavené. Žalobca si trovy konania nevyčíslil a žalovanému na ne nárok nevznikol. O vrátení súdneho poplatku za žalobu súd nerozhodol, keďže tento v tomto konaní doteraz uhradený nebol. Toto rozhodnutie senát Krajského súdu v Bratislave prijal pomerom hlasom 3 : 0 (§ 3 ods. 9 zákona č. 757/2004 Z.z.). Poučenie: Proti tomuto uzneseniu je možné podať odvolanie so 15 dní odo dňa jeho doručenia na Krajský súd v Bratislave, písomne v dvoch vyhotoveniach. V odvolaní sa má proti všeobecným náležitostiam /§42 ods. 3 OSP/ uviesť, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, v čom sa toto rozhodnutie alebo postup súdu považuje za nesprávny a čoho sa odvolateľ domáha.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2011:1010201742.1 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2011:1010201742.1 (dáta aktuálne k 3. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>