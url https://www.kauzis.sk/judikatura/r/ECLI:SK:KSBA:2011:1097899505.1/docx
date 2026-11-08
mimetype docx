--- v0 (2026-11-07)
+++ v1 (2026-11-08)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 16. 8. 2011</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 62Cb/20/1997 Identifikačné číslo súdneho spisu: 1097899505 Dátum vydania rozhodnutia: 17. 08. 2011 Meno a priezvisko sudcu, VSÚ: JUDr. Peter Pospech ECLI: ECLI:SK:KSBA:2011:1097899505.1 Uznesenie Krajský súd v Bratislave, v právnej veci žalobcu: Majetkový Holding, a.s., Prievozská 2/A, 821 09 Bratislava proti žalovanému: I. N., naposledy bytom R. XXX/X, F. L. o zaplatenie sumy 141.983,67.-Eur (4.277.400,-Sk) takto r o z h o d o l : Súd konanie zastavuje. Žiaden z účastníkov nemá právo na náhradu trov konania. Žalobcovi sa vracia súdny poplatok v sume 5.622,56.-Eur prostredníctvom Daňového úradu Bratislava II po právoplatnosti tohto uznesenia o d ô v o d n e n i e : Návrhom, došlým na súd dňa 31.12.1996 žiadal žalobca Slovenská sporiteľňa a.s. Bratislava, aby súd zaviazal žalovaného na zaplatenie 4.277.400-, Sk zo zmluvy o poskytnutom úvere. Súd uznesením zo dňa 16.8.2004 pripustil zámenu účastníka na strane žalobcu, s tým, že do konania vstúpila spoločnosť Majetkový Holding, a.s. Bratislava. Podaním doručeným súdu dňa 30.6.2011 žalobca oznámil súdu, že na podanom návrhu netrvá, tento berie späť v celom rozsahu a žiada konanie zastaviť. Podľa § 96 ods. 1, O.s.p. navrhovateľ môže za konania vziať späť návrh na jeho začatie a to z časti alebo celkom. Ak je návrh vzatý späť celkom, súd konanie zastaví. Nesúhlas odporcu sa späťvzatím návrhu nie je účinný, ak dôjde k späťvzatiu návrhu skôr, než sa začalo pojednávanie. Navrhovateľ zobral návrh späť pred prvým pojednávaním, preto súd konanie v zmysle cit. zákonného ustanovenia zastavil Podľa § 146 ods. 1, písm. c / O.s.p žiaden z účastníkov nemá právo na náhradu trov konania podľa jeho výsledku, ak konanie bolo zastavené. O vrátení súdneho poplatku súd rozhodol v zmysle § 11.ods. 3,4 zák. č. 71/1992 Zb. o súdnych poplatkoch v neskoršom znení kráteného o 1%, najmenej však o 6,63.-Eur. Žalobca zaplatil súdny poplatok v sume 5.679,35.-Eur (171.096-,Sk) a v zmysle vyššie uvedeného zákonného ustanovenia bol krátený o 56,79.-Eur, preto mu bude vrátený vo výške 5.622,56.-Eur. Súdny poplatok bude žalobcovi vrátený prostredníctvom Daňového úradu Bratislava II, po právoplatnosti tohto uznesenia. Poučenie: Proti tomuto uzneseniu je možné podať odvolanie do 15 dní od jeho doručenia na Krajskom súde v Bratislave, písomne dvojmo. V odvolaní sa má popri všeobecných náležitostiach ( § 42 ods. 3 ) uviesť, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, v čom sa toto rozhodnutie alebo postup súdu považuje za nesprávny a čoho sa odvolateľ domáha.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2011:1097899505.1 (dáta aktuálne k 7. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2011:1097899505.1 (dáta aktuálne k 8. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>