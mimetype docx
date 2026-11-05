--- v0 (2026-11-05)
+++ v1 (2026-11-05)
@@ -62,51 +62,51 @@
       <w:r>
         <w:t>Forma: Opravné uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Oblasť práva: Obchodné právo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 66Cbi/148/2000 Identifikačné číslo súdneho spisu: 1000899986 Dátum vydania rozhodnutia: 28. 06. 2012 Meno a priezvisko sudcu, VSÚ: JUDr. Helena Kosorínová ECLI: ECLI:SK:KSBA:2012:1000899986.21 Opravné uznesenie Krajský súd v Bratislave v právnej veci žalobcu: v 1. rade: JUDr. Ján Havlát, Rudnayovo nám. 1, 811 01 Bratislava - správca konkurznej podstaty úpadcu CHIRANA-PREMA a.s., nám. Dr. Alberta Schweitzera 194, 916 01 Stará Turá, IČO: 00 152 650, zastúpeného: Mgr. Marek Šmíd, advokát, Rudnayovo nám. č. 1, 811 01 Bratislava, v 2. rade: Slovenská konsolidačná, a.s., Cintorínska 21, 814 99 Bratislava, IČO: 35 776 005, proti žalovanému: JUDr. Ingrid Gyökeresová, Boriny 1528/34, Dunajská Streda - správkyňa konkurznej podstaty úpadcu Slovenská kreditná banka, a.s., Nám. SNP 13, 814 99 Bratislava, IČO: 31 323 936, zastúpeného: PATENT IURIST s.r.o., Dostojevského rad 5, 811 09 Bratislava, IČO: 36 724 467, o neúčinnosť právneho úkonu a zaplatenie 1.643.318,06 Eur, takto r o z h o d o l : Prvý výrok rozsudku č.k. 66Cbi/148/2000-629 zo dňa 25.04.2012 sa opravuje tak, že znie: Súd určuje, že zmluva o sprostredkovaní č. 1/D/98 uzatvorená dňa 08.01.1998 medzi Slovenskou kreditnou bankou, a.s., Nám. SNP 13, Bratislava, IČO: 31 323 936, zast. Ing. Norbertom Tenczerom a Ing. Romanom Haščíkom a CHIRANOU-PREMA a.s., nám. Dr. Alberta Schweitzera 194, Stará Turá, IČO: 00 152 650, zast. Doc. Ing. H. R. a Ing. J. U. je voči konkurzným veriteľom úpadcu žalobcu v 1. rade právne neúčinná. o d ô v o d n e n i e : V konaní súd vydal vo veci dňa 25.04.2012 rozsudok pod č.k. 66Cbi/148/2000-629, ktorým v prvom výroku rozhodol o neúčinnosti právneho úkonu - zmluvy o sprostredkovaní č. 1/D/98 uzatvorenej dňa 08.01.1998 medzi Slovenskou kreditnou bankou, a.s., Nám. SNP 13, Bratislava, IČO: 31 323 936, zast. Ing. Q. W. a Ing. N. F. a CHIRANOU-PREMA a.s., nám. Dr. Alberta Schweitzera 194, Stará Turá, IČO: 00 152 650, zast. Doc. Ing. Jozefom Papulom a Ing. Milanom Brezovským. Podľa § 164 O.s.p., súd kedykoľvek aj bez návrhu opraví v rozsudku chyby v písaní a počítaní, ako aj iné zrejmé nesprávnosti. O návrhu na opravu súd rozhodne do 30 dní od jeho podania. O oprave vydá opravné uznesenie, ktoré doručí účastníkom. Pritom môže odložiť vykonateľnosť rozsudku na čas, kým opravné uznesenie nenadobudne právoplatnosť. Pretože v prvom výroku rozsudku došlo v dôsledku chýb pri písaní k zrejmým nesprávnostiam, súd v mysle § 164 O.s.p. na návrh žalobcu v 2. rade vykonal opravu prvého výroku rozsudku tak, ako je uvedené vo výrokovej časti opravného uznesenia. Poučenie: Proti tomuto uzneseniu možno podať odvolanie do 15 dní odo dňa doručenia uznesenia na Krajskom súde v Bratislave.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1000899986.21 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1000899986.21 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>