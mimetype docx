--- v0 (2026-10-31)
+++ v1 (2026-11-02)
@@ -62,51 +62,51 @@
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Oblasť práva: Obchodné právo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 5K/89/2002 Identifikačné číslo súdneho spisu: 1002898166 Dátum vydania rozhodnutia: 28. 11. 2012 Meno a priezvisko sudcu, VSÚ: JUDr. Boris Tóth ECLI: ECLI:SK:KSBA:2012:1002898166.2 Uznesenie Krajský súd v Bratislave v konkurznej veci úpadcu: EIB, spol. s r.o. EIB Ltd., Štefana Králika 5/B, 841 08 Bratislava 49, IČO: 31 604 552, s ustanoveným správcom konkurznej podstaty: JUDr. Peter Sopko, Hlavná 27, 917 00 Trnava, o návrhu na zrušenie konkurzu, takto r o z h o d o l : Súd z r u š u j e konkurz vyhlásený uznesením č.k. 5K/89/2002-480 zo dňa 05.09.2003 po splnení rozvrhového uznesenia. Súd z b a v u j e JUDr. Petra Sopku, Hlavná 27, 917 00 Trnava, funkcie správcu konkurznej podstaty. o d ô v o d n e n i e : Správca konkurznej podstaty podaním doručeným súdu 27.11.2012 podal návrh na zrušenie konkurzu po splnení rozvrhového uznesenia podľa ust. § 44 ods. 1 písm. b/ ZKV a na zbavenie funkcie správcu konkurznej podstaty. Uviedol, že po vyplatení príslušných pohľadávok podľa ust. § 32 ZKV a nákladov spojených s konkurzom v pokladni a na účte úpadcu, ktorý bol zrušený, nezostali žiadne finančné prostriedky. Splnenie rozvrhového uznesenia preukázal platobným príkazom na úhradu. V zmysle § 44 ods.1 písm. b/ zákona FZ ČaSFR č. 328/1991 Zb. o konkurze a vyrovnaní v znení neskorších predpisov (ďalej len ZKV) súd zruší konkurz, v ktorom nedošlo k potvrdeniu núteného vyrovnania, po splnení rozvrhového uznesenia a podľa ods. 4 citovaného ustanovenia, súd zbaví správcu funkcie. Správca konkurznej podstaty splnil rozvrhové uznesenie č.k. 5K/89/2002-817 zo dňa 23.05.202, ktoré nadobudlo právoplatnosť dňa 29.06.2012, čo preukázal priloženým platobným príkazom na úhradu príslušných pohľadávok. Súd preto v zmysle citovaných ustanovení zrušil konkurz po splnení rozvrhového uznesenia a správcu zbavil jeho funkcie. Na základe zoznamu prihlášok možno po právoplatnosti uznesenia o zrušení konkurzu viesť pre zistenú pohľadávku výkon rozhodnutia alebo exekúciu na majetok úpadcu. Poučenie: Proti tomuto uzneseniu je možné podať odvolanie v lehote 30 dní od jeho zverejnenia v Obchodnom vestníku na Krajskom súde v Bratislave. V odvolaní je potrebné uviesť okrem všeobecných náležitostí (§ 42 ods. 3 O.s.p. v nadväznosti na § 66e ods. 1 ZKV) v akom rozsahu sa napáda, v čom sa toto rozhodnutie alebo postup súdu považuje za nesprávny a čoho sa odvolateľ domáha (§ 204 ods. 1 a § 205 ods. 1 a 2 O.s.p. v nadväznosti na § 66 ods. 1 ZKV). Zrušením konkurzu zanikajú účinky vyhlásenia konkurzu uvedené v § 14 ZKV, platnosť a účinnosť úkonov vykonaných počas konkurzu tým nie je dotknutá (§ 45 ods. 1 ZKV).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1002898166.2 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1002898166.2 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>