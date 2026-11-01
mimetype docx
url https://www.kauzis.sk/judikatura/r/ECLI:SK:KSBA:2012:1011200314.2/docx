--- v0 (2026-11-01)
+++ v1 (2026-11-01)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 15. 8. 2012</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 8Sd/35/2011 Identifikačné číslo súdneho spisu: 1011200314 Dátum vydania rozhodnutia: 16. 08. 2012 Meno a priezvisko sudcu, VSÚ: JUDr. Peter Pospech ECLI: ECLI:SK:KSBA:2012:1011200314.2 Uznesenie Krajský súd v Bratislave v právnej veci navrhovateľky: S. T., bytom P. X, XXX XX W., proti odporkyni: Sociálna poisťovňa ústredie, Ul. 29. augusta 8, Bratislava o invalidný dôchodok takto r o z h o d o l : Súd konanie z a s t a v u j e. Žiaden z účastníkov nemá právo na náhradu trov konania. o d ô v o d n e n i e : Navrhovateľka svojím návrhom zo dňa 2.11.20110 žiadala preskúmať rozhodnutie odporkyne číslo XXX XXX XXXX zo dňa 19.10.2010, ktorým odporkyňa priznala navrhovateľke invalidný dôchodok. Písomným prehlásením došlým súdu dňa 15.8.2012 navrhovateľka vzala späť návrh v celom rozsahu a žiadala konanie zastaviť. Odporkyňa nemala námietky k zastaveniu konania. Súd podľa § 250d ods. 3 v spojení s § 250h ods. 2 a § 250l ods. 2 O.s.p. konanie zastavil. O trovách konania súd rozhodol podľa § 246c a § 146 ods. 1 písm. c/ O.s.p. Poučenie: Proti tomuto uzneseniu je možné podať odvolanie v lehote 15 dní od jeho doručenia na Krajskom súde v Bratislave, písomne, dvojmo.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1011200314.2 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1011200314.2 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>