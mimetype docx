--- v0 (2026-11-01)
+++ v1 (2026-11-03)
@@ -62,51 +62,51 @@
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Oblasť práva: Správne právo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 9Sd/1/2011 Identifikačné číslo súdneho spisu: 1011201040 Dátum vydania rozhodnutia: 27. 04. 2012 Meno a priezvisko sudcu, VSÚ: JUDr. Renáta Janáková ECLI: ECLI:SK:KSBA:2012:1011201040.1 Uznesenie Krajský súd v Bratislave v právnej veci navrhovateľa: S. E.X., X.. XX. R. XXXX, bytom XXX XX P. XXX, proti odporkyni: Sociálna poisťovňa - ústredie, so sídlom Ul. 29. augusta 8, Bratislava, o invalidný dôchodok, takto r o z h o d o l : Súd konanie z a s t a v u j e. Žiaden z účastníkov n e m á právo na náhradu trov konania. o d ô v o d n e n i e : Navrhovateľ svojim návrhom zo dňa 14. apríla 2011 žiadal preskúmať rozhodnutie odporkyne č. XXX XXX XXXX X zo dňa 21. marca 2011, ktorým odporkyňa podľa ust. § 73, § 112 ods. 4 a 6 a § 82 zákona č. 461/2003 Z. z. o sociálnom poistení v znení neskorších predpisov (ďalej len „zákon o sociálnom poistení“) navrhovateľovi znížila sumu invalidného dôchodku od 04. mája 2011 na sumu XXX,XX Eur mesačne. Navrhovateľ vo svojom opravnom prostriedku poukázal na svoj nezmenený zdravotný stav a žiadal, aby bol jeho zdravotný stav opätovne posúdený. Rozhodnutím č. XXX XXX XXXX X zo dňa 26. júla 2011 odporkyňa podľa ust. § 73, § 112 ods. 4 a § 82 zákona o sociálnom poistení zvýšila navrhovateľovi od 04. mája 2011 invalidný dôchodok na sumu XXX,XX Eur mesačne, čím celkom vyhovela navrhovateľovmu opravnému prostriedku zo dňa 14. apríla 2011. Podľa § 250o O.s.p., ak správny orgán, ktorého rozhodnutie súd preskúma vydá nové rozhodnutie, ktorým návrhu celkom vyhovie, súd uznesením konanie zastaví. S poukazom na vyššie uvedené súd podľa § 250o O.s.p. konanie zastavil. O trovách konania súd rozhodol podľa § 250l ods. 2, § 246c a § 146 ods. 1 písm. c) O.s.p. Poučenie: Proti tomuto uzneseniu j e možné podať odvolanie v lehote 15 dní od jeho doručenia na Krajský súd v Bratislave, písomne, dvojmo.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1011201040.1 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1011201040.1 (dáta aktuálne k 3. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>