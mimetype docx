--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -62,51 +62,51 @@
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Oblasť práva: Správne právo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 3S/180/2011 Identifikačné číslo súdneho spisu: 1011201554 Dátum vydania rozhodnutia: 29. 05. 2012 Meno a priezvisko sudcu, VSÚ: JUDr. Dáša Filová ECLI: ECLI:SK:KSBA:2012:1011201554.1 Uznesenie Krajský súd v Bratislave v právnej veci žalobcu: R., s.r.o., R. hospodárskeho dvora Boldog, 925 26 Boldog, zastúpený advokátom JUDr. Bohumír Bláha, Hurbanovo námestie 5, 811 03 Bratislava, proti žalovanému: Finančné riaditeľstvo Slovenskej republiky, Vazovova 2, 815 11 Bratislava, o preskúmanie zákonnosti rozhodnutia žalovaného č. I/222/4020-72487/2011/993415-r zo dňa 11.7.2011, takto r o z h o d o l : Krajský súd v Bratislave konanie z a s t a v u j e . Žiaden z účastníkov nemá právo na náhradu trov konania. o d ô v o d n e n i e : Žalobou podanou na Krajskom súde v Bratislave dňa 20.9.2011 sa žalobca domáhal preskúmania zákonnosti rozhodnutia žalovaného č. I/222/4020-72487/2011/993415-r zo dňa 11.7.2011, ktorým žalovaný potvrdil dodatočný platobný výmer Daňového úradu Senec č. 609/230/58755/10/HAT zo dňa 28.12.2010, ktorým prvostupňový správny orgán vyrubil žalobcovi rozdiel z dane z pridanej hodnoty za zdaňovacie obdobie september 2005 v sume XXX XXX, 47 eur. Keďže žalobca nezaplatil poplatok za podanie žaloby v sume XX,- eur, súd ho pod následkom zastavenia konania vyzval na zaplatenie súdneho poplatku výzvou č.k. 3S 180/2011-29 zo dňa 22.2.2012, doručenou právnemu zástupcovi žalobcu dňa 1.3.2012. Žalobca napriek výzve súdny poplatok nezaplatil. Podľa § 10 ods. 1 zákona č. 71/1992 Zb. o súdnych poplatkoch ak nebol zaplatený poplatok splatný podaním návrhu na začatie konania alebo dovolania, prvostupňový súd vyzve poplatníka, aby poplatok zaplatil v lehote, ktorú určí spravidla v lehote desiatich dní od doručenia výzvy; ak aj napriek výzve poplatok nebol zaplatený v lehote, súd konanie zastaví. O následkoch nezaplatenia poplatku musí byť poplatník vo výzve poučený. Súd vyzve poplatníka na zaplatenie poplatku splatného podaním návrhu na začatie konania predtým, ako nariadi pojednávanie tak, aby lehota od zaplatenia poplatku do pojednávania, vydania platobného rozkazu a rozkazu na plnenie alebo rozhodnutia bez nariadenia pojednávania nebola dlhšia ako dva mesiace; túto lehotu môže predseda súdu z dôležitých dôvodov predĺžiť. Keďže žalobca nezaplatil súdny poplatok v lehote, stanovenej výzvou súdu, a to napriek poučeniu, rozhodol súd tak, že konanie vo veci zastavil. O náhrade trov konania súd rozhodol podľa § 146 ods. 1 písm. c) O.s.p. s použitím ustanovenia § 246c O.s.p. tak, že žiaden z účastníkov nemá právo na náhradu trov konania, nakoľko konanie vo veci bolo zastavené a žalovanému trovy v súvislosti s konaním nevznikli. Poučenie: Proti tomuto uzneseniu možno podať odvolanie do 15 dní odo dňa jeho doručenia, na Krajský súd v Bratislave. V odvolaní sa má popri všeobecných náležitostiach (§ 42 ods. 3 O.s.p.) uviesť, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, v čom sa toto rozhodnutie alebo postup súdu považuje za nesprávny a čoho sa odvolateľ domáha.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1011201554.1 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1011201554.1 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>