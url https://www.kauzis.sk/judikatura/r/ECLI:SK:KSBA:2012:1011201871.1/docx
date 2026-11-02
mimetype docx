--- v0 (2026-10-31)
+++ v1 (2026-11-02)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 7. 2. 2012</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 2S/191/2011 Identifikačné číslo súdneho spisu: 1011201871 Dátum vydania rozhodnutia: 08. 02. 2012 Meno a priezvisko sudcu, VSÚ: Mgr. Viliam Pohančeník ECLI: ECLI:SK:KSBA:2012:1011201871.1 Uznesenie Krajský súd v Bratislave v právnej veci žalobcu: I.. J. A., B. XXX, XXX XX W. nad W., zastúpený: JUDr. Terézia Straková, Sládkovičova 2, 900 01 Modra, proti žalovanému: Ústredie práce, sociálnych vecí a rodiny Bratislava, Odbor pomoci v hmotnej núdzi, Špitálska č. 8, 812 67 Bratislava, o preskúmanie zákonnosti rozhodnutia žalovaného č. j. AA/2011/10325/1- OPHN zo dňa 16.11.2011, takto r o z h o d o l : Krajský súd v Bratislave p o s t u p u j e vec Krajskému súdu v Banskej Bystrici. o d ô v o d n e n i e : Žalobou doručenou tunajšiemu súdu dňa 30.11.2011 sa žalobca domáha preskúmania zákonnosti rozhodnutia žalovaného č.j. AA/2011/10325/1- OPHN zo dňa 16.11.2011, ktorým bolo zmenené rozhodnutie Úradu práce, sociálnych vecí a rodiny Banská Štiavnica, detašované pracovisko Žiar nad Hronom, odbor sociálnych vecí a rodiny č. D/241-2011/05806-KOV zo dňa 9.9.2011 tak, že výrok znie: Podľa § 29 ods. 4 písm. a) zákona č. 599/2003 Z.z. o pomoci v hmotnej núdzi a o zmene a doplnení niektorých zákonov v znení neskorších predpisov ukladá občanovi Ing. J. A., nar. XX.X.XXXX, bytom W. nad W., ul. B. č. XXX vrátiť časť dávky v hmotnej núdzi a príspevkov vyplatených neprávom za obdobie od 1.4.2007 do 31.10.2009 v sume 5116,14 eur zvýšené o 10% v sume 511,61 eur, t.j. celkom v sume 5 627,75 eur do 15 dní od právoplatnosti rozhodnutia na účet Úradu práce, sociálnych vecí a rodiny Banská Štiavnica. Podľa § 103 O.s.p. kedykoľvek za konania prihliada súd na to, či sú splnené podmienky, za ktorých môže konať vo veci (podmienky konania). Podľa § 11 ods. 1 O.s.p. konanie sa uskutočňuje na tom súde, ktorý je vecne a miestne príslušný. Príslušnosť sa určuje podľa okolností, ktoré tu sú v čase začatia konania a trvá až do jeho skončenia. Podľa § 246a ods. 1 O.s.p. miestne príslušným je súd, v ktorého obvode má sídlo správny orgán, ktorého rozhodnutie a postup sa preskúmava, ak nie je ustanovené inak. Ak ide o rozhodnutie orgánu s pôsobnosťou pre celé územie Slovenskej republiky, okrem ústredných orgánov štátnej správy, miestne príslušným je krajský súd, v ktorého obvode je všeobecný súd navrhovateľa. Podľa § 85 ods. 1 O.s.p. všeobecným súdom občana je súd, v obvode ktorého má občan bydlisko, a ak nemá bydlisko, súd, v obvode ktorého sa zdržuje. Podľa § 250d ods. 2 O.s.p. ak predseda senátu zistí, že súd nie je vecne alebo miestne príslušný, postúpi vec uznesením príslušnému súdu. Vzhľadom na to, že žalovaný je správnym orgánom s pôsobnosťou pre celé územie Slovenskej republiky a zároveň nie je ústredným orgánom štátnej správy, miestne príslušným na konanie vo veci je Krajský súd v Banskej Bystrici, keďže v jeho obvode sa nachádza všeobecný súd žalobcu - Okresný súd v Žiari nad Hronom. Krajský súd v Bratislave preto postupoval v súlade s ustanovením § 246a ods. 1 v spojení s § 250d ods. 2 O.s.p. a postúpil vec vecne a miestne príslušnému Krajskému súdu v Žiline. Poučenie: Proti tomuto uzneseniu nie je prípustný opravný prostriedok.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1011201871.1 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1011201871.1 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>