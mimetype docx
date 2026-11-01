--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 10. 4. 2012</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Rozhodnutie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 2S/193/2011 Identifikačné číslo súdneho spisu: 1011201880 Dátum vydania rozhodnutia: 11. 04. 2012 Meno a priezvisko sudcu, VSÚ: Mgr. Viliam Pohančeník ECLI: ECLI:SK:KSBA:2012:1011201880.1 Rozhodnutie Krajský súd v Bratislave v právnej veci žalobcu: Akzent Media, spol. s r.o., Ivánska cesta 2D, Bratislava, IČO 00 895 628, zastúpený: JUDr. Michaela Voleková, advokátka, Trnavská 27, Bratislava, proti žalovanému: Slovenská obchodná inšpekcia, Ústredný inšpektorát, Prievozská 32, Bratislava, o preskúmanie zákonnosti rozhodnutia žalovaného č.k. SK/0538/99/2011 zo dňa 02.11.2011, jednohlasne, takto r o z h o d o l : Krajský súd v Bratislave konanie z a s t a v u j e. Žiaden z účastníkov nemá právo na náhradu trov konania . o d ô v o d n e n i e : Žalobou doručenou tunajšiemu súdu dňa 01.12.2011 sa žalobca domáhal preskúmania zákonnosti rozhodnutia žalovaného č.k. SK/0538/99/2011 zo dňa 02.11.2011 vo veci uloženia pokuty žalobcovi vo výške 33.195 EUR. Podaním doručeným tunajšiemu súdu dňa 28.03.2012 žalobca vzal žalobu v celom rozsahu späť a žiadal konanie zastaviť. Podľa § 250h ods. 2 O.s.p. až do rozhodnutia súdu môže žalobca ( navrhovateľ ) vziať žalobu späť, ak žalovanému medzitým vznikli trovy konania, rozhodne súd o ich náhrade. Podľa § 250d ods. 3 O.s.p. súd uznesením konanie zastaví aj vtedy, ak žaloba bola vzatá späť /§ 250h ods.2 O.s.p./. Nakoľko žalobca vzal späť žalobu pred rozhodnutím vo veci, súd v súlade s § 250d ods.3 O.s.p. konanie zastavil. O náhrade trov konania súd rozhodol podľa § 146 ods.1 písm. c/ O.s.p. a § 246c O.s.p. tak, že žiaden z účastníkov nemá právo na náhradu trov konania, nakoľko konanie vo veci bolo zastavené. Poučenie: Proti tomuto uzneseniu možno podať odvolanie do 15 dní odo dňa jeho doručenia, na Krajský súd v Bratislave. V odvolaní sa má popri všeobecných náležitostiach (§ 42 ods. 3 O. s. p.) uviesť, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, v čom sa toto rozhodnutie alebo postup súdu považuje za nesprávny a čoho sa odvolateľ domáha.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1011201880.1 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1011201880.1 (dáta aktuálne k 26. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>