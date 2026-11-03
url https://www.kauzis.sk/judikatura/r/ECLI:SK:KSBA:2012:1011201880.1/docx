--- v1 (2026-11-01)
+++ v2 (2026-11-03)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 10. 4. 2012</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Rozhodnutie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 2S/193/2011 Identifikačné číslo súdneho spisu: 1011201880 Dátum vydania rozhodnutia: 11. 04. 2012 Meno a priezvisko sudcu, VSÚ: Mgr. Viliam Pohančeník ECLI: ECLI:SK:KSBA:2012:1011201880.1 Rozhodnutie Krajský súd v Bratislave v právnej veci žalobcu: Akzent Media, spol. s r.o., Ivánska cesta 2D, Bratislava, IČO 00 895 628, zastúpený: JUDr. Michaela Voleková, advokátka, Trnavská 27, Bratislava, proti žalovanému: Slovenská obchodná inšpekcia, Ústredný inšpektorát, Prievozská 32, Bratislava, o preskúmanie zákonnosti rozhodnutia žalovaného č.k. SK/0538/99/2011 zo dňa 02.11.2011, jednohlasne, takto r o z h o d o l : Krajský súd v Bratislave konanie z a s t a v u j e. Žiaden z účastníkov nemá právo na náhradu trov konania . o d ô v o d n e n i e : Žalobou doručenou tunajšiemu súdu dňa 01.12.2011 sa žalobca domáhal preskúmania zákonnosti rozhodnutia žalovaného č.k. SK/0538/99/2011 zo dňa 02.11.2011 vo veci uloženia pokuty žalobcovi vo výške 33.195 EUR. Podaním doručeným tunajšiemu súdu dňa 28.03.2012 žalobca vzal žalobu v celom rozsahu späť a žiadal konanie zastaviť. Podľa § 250h ods. 2 O.s.p. až do rozhodnutia súdu môže žalobca ( navrhovateľ ) vziať žalobu späť, ak žalovanému medzitým vznikli trovy konania, rozhodne súd o ich náhrade. Podľa § 250d ods. 3 O.s.p. súd uznesením konanie zastaví aj vtedy, ak žaloba bola vzatá späť /§ 250h ods.2 O.s.p./. Nakoľko žalobca vzal späť žalobu pred rozhodnutím vo veci, súd v súlade s § 250d ods.3 O.s.p. konanie zastavil. O náhrade trov konania súd rozhodol podľa § 146 ods.1 písm. c/ O.s.p. a § 246c O.s.p. tak, že žiaden z účastníkov nemá právo na náhradu trov konania, nakoľko konanie vo veci bolo zastavené. Poučenie: Proti tomuto uzneseniu možno podať odvolanie do 15 dní odo dňa jeho doručenia, na Krajský súd v Bratislave. V odvolaní sa má popri všeobecných náležitostiach (§ 42 ods. 3 O. s. p.) uviesť, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, v čom sa toto rozhodnutie alebo postup súdu považuje za nesprávny a čoho sa odvolateľ domáha.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1011201880.1 (dáta aktuálne k 26. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1011201880.1 (dáta aktuálne k 3. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>