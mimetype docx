--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -277,51 +277,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Poučenie:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Proti tomuto rozsudku možno podať odvolanie v lehote 15 dní odo dňa jeho doručenia na Najvyšší súd Slovenskej republiky prostredníctvom Krajského súdu v Bratislave, písomne, vo dvoch vyhotoveniach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>V odvolaní sa má popri všeobecných náležitostiach (z odvolania musí byť zjavné, ktorému súdu je určené, kto ho robí, ktorej veci sa týka a čo sleduje, a musí byť podpísané a datované; odvolanie treba predložiť s potrebným počtom rovnopisov a s prílohami tak, aby jeden rovnopis zostal na súde a aby každý účastník dostal jeden rovnopis, ak je to potrebné; ak účastník nepredloží potrebný počet rovnopisov a príloh, súd vyhotoví kópie na jeho trovy) uviesť, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, v čom sa toto rozhodnutie alebo postup súdu považuje za nesprávny a čoho sa odvolateľ domáha. (§ 205 O.s.p).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Odvolanie možno odôvodniť len tým, že a) v konaní došlo k vadám uvedeným v § 221 ods. 1, b) konanie má inú vadu, ktorá mohla mať za následok nesprávne rozhodnutie vo veci, c) súd prvého stupňa neúplne zistil skutkový stav veci, pretože nevykonal navrhnuté dôkazy, potrebné na zistenie rozhodujúcich skutočností, d) súd prvého stupňa dospel na základe vykonaných dôkazov k nesprávnym skutkovým zisteniam, e) doteraz zistený skutkový stav neobstojí, pretože sú tu ďalšie skutočnosti alebo iné dôkazy, ktoré doteraz neboli uplatnené 205a), f) rozhodnutie súdu prvého stupňa vychádza z nesprávneho právneho posúdenia veci (§ 205 O.s.p).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1012200282.1 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1012200282.1 (dáta aktuálne k 26. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>