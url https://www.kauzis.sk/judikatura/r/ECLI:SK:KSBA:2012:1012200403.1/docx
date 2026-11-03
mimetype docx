--- v0 (2026-11-02)
+++ v1 (2026-11-03)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 18. 4. 2012</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 4S/31/2012 Identifikačné číslo súdneho spisu: 1012200403 Dátum vydania rozhodnutia: 19. 04. 2012 Meno a priezvisko sudcu, VSÚ: JUDr. Soňa Langová ECLI: ECLI:SK:KSBA:2012:1012200403.1 Uznesenie Krajský súd v Bratislave v právnej veci žalobcu: T. O., nar. XX.XX.XXXX, bytom P. XX-X, Y., Kazachstan, právne zastúpený advokátkou, JUDr. Michaelou Plavkovou, Južná trieda 93, 040 01 Košice, proti žalovanému: Prezídium Policajného zboru Slovenskej republiky, Úrad hraničnej a cudzineckej polície Policajného zboru Slovenskej republiky, Riaditeľstvo hraničnej a cudzineckej polície Policajného zboru Bratislava, Hrobákova 44, 852 42 Bratislava, o preskúmanie zákonnosti rozhodnutia žalovaného č..p.: PPZ-HCP-BA2-2011/012817-005 zo dňa 16.12.2011 v spojení s prvostupňovým rozhodnutím č.p.: PPZ- HCP-BA6-Z-4683-4/2011-DUG zo dňa 19.9.2011 o návrhu na odklad vykonateľnosti, takto r o z h o d o l : Krajský súd v Bratislave o d k l a d á vykonateľnosť rozhodnutia žalovaného č.p.: PPZ-HCP- BA2-2011/012817-005 zo dňa 16.12.2011, až do právoplatného rozhodnutia súdu o žalobe žalobcu. o d ô v o d n e n i e : Žalobca sa žalobou doručenou tunajšiemu súdu dňa 2.3.2012 domáhal preskúmania zákonnosti rozhodnutia žalovaného č..p.: PPZ-HCP-BA2-2011/012817-005 zo dňa 16.12.2011, ktorým ako odvolací správny orgán potvrdil prvostupňové rozhodnutie č.p.: PPZ-HCP-BA6-Z-4683-4/2011-DUG zo dňa 19.9.2011, ktorým správny orgán zrušil žalobcovi povolenie na prechodný pobyt na území Slovenskej republiky na účel podnikania. Žalobca zároveň požiadal súd o odklad vykonateľnosti uvedeného rozhodnutia žalovaného. Dôvodom tejto žiadosti bola skutočnosť, že okamžitým výkonom napadnutého rozhodnutia by hrozila žalobcovi závažná ujma spočívajúca v práve žalobcu na podnikanie na území Slovenskej republiky ako konateľ spoločnosti Zigma invest s.r.o., Rovinka a v práve na vlastníctvo majetku. Podľa § 250c veta druhá O. s. p., na žiadosť účastníka môže predseda senátu uznesením vykonateľnosť rozhodnutia odložiť, ak by okamžitým výkonom napadnutého rozhodnutia hrozila závažná ujma. Súd v súlade s citovaným zákonným ustanovením rozhodol o žiadosti žalobcu spôsobom uvedeným vo výroku tohto uznesenia. Poučenie: Proti tomuto uzneseniu odvolanie nie je prípustné.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1012200403.1 (dáta aktuálne k 26. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1012200403.1 (dáta aktuálne k 3. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>