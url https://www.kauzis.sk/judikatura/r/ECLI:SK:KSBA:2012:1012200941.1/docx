--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 18. 9. 2012</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 9Saz/41/2012 Identifikačné číslo súdneho spisu: 1012200941 Dátum vydania rozhodnutia: 19. 09. 2012 Meno a priezvisko sudcu, VSÚ: JUDr. Ľubomír Šramko ECLI: ECLI:SK:KSBA:2012:1012200941.1 Uznesenie Krajský súd v Bratislave rozhodol v právnej veci navrhovateľa: pána D. Z., narodeného XX.XX.XXXX, štátneho príslušníka H., aktuálne s miestom pobytu H. P. R. B., Y. XX, V., zastúpeného Centrom právnej pomoci so sídlom Námestie slobody 12, Bratislava proti odporcovi: Ministerstvo vnútra Slovenskej republiky - Migračný úrad, v konaní o opravnom prostriedku navrhovateľa zo dňa 22.5.2012 proti rozhodnutiu odporcu ČAS: MU-100-16/PO-Ž-2012 zo dňa 17.4.2012 r o z h o d o l : Súd konanie z a s t a v u j e . Navrhovateľ nemá právo na náhradu trov tohto konania. o d ô v o d n e n i e : Dňa 23.5.2012 bol konajúcemu Krajskému súdu v Bratislave (ďalej len súd) doručený návrh - opravný prostriedok navrhovateľa z 22.5.2012, ktorým sa domáhal zrušenia napadnutého rozhodnutia odporcu ČAS: MU-100-16/PO-Ž-2012 zo dňa 17.4.2012. Tomuto návrhu bola pridelená spisová značka 9Saz/41/2012. Pred začatím pojednávania vo veci samej navrhovateľ a jeho zástupca súdu oznámili, že navrhovateľ berie podaný návrh v celom rozsahu späť. Podľa ust. § 250l ods.1 Občianskeho súdneho poriadku (ďalej len O.s.p.) podľa ustanovení tejto hlavy sa postupuje v prípadoch, v ktorých zákon zveruje súdom rozhodovanie o opravných prostriedkoch proti neprávoplatným rozhodnutiam správnych orgánov. Podľa ust. ods. 2 citovaného zákonného ustanovenia pokiaľ v tejto hlave nie je ustanovené inak, použije sa primerane ustanovenie druhej hlavy s výnimkou § 250 a. Podľa ust. § 250h ods. 2 O.s.p. až do rozhodnutia súdu môže žalobca vziať žalobu späť; ak žalovanému medzitým vznikli trovy konania, rozhodne súd o ich náhrade. Podľa ust. § 250d ods.3 O.s.p. súd uznesením konanie zastaví, ak sa žaloba podala oneskorene, ak ju podala neoprávnená osoba, ak smeruje proti rozhodnutiu, ktoré nemôže byť predmetom preskúmavania súdom, ak žalobca neodstránil vady žaloby, ktorých odstránenie súd nariadil a ktoré bránia vecnému vybaveniu žaloby, alebo ak žalobca nie je zastúpený podľa § 250a alebo ak žaloba bola vzatá späť (§ 250h ods.2). Odvolanie proti uzneseniu je prípustné. Pretože navrhovateľ po podaní návrhu - opravného prostriedku proti napadnutému rozhodnutiu odporcu zobral návrh späť v celom rozsahu, súd s poukazom na citované zákonné ustanovenia konanie zastavil. O trovách konania súd rozhodol v súlade s analogickým použitím ust. § 146 ods.1, písm. c), O.s.p. Poučenie: Proti tomuto uzneseniu možno podať odvolanie v lehote 15 dní od jeho doručenia na Najvyšší súd Slovenskej republiky prostredníctvom tunajšieho súdu, písomne. V odvolaní sa má popri všeobecných náležitostiach (z odvolania musí byť zjavné, ktorému súdu je určené, kto ho robí, ktorej veci sa týka a čo sleduje, a musí byť podpísané a datované; odvolanie treba predložiť s potrebným počtom rovnopisov a s prílohami tak, aby jeden rovnopis zostal na súde a aby každý účastník dostal jeden rovnopis, ak je to potrebné; ak účastník nepredloží potrebný počet rovnopisov a príloh, súd vyhotoví kópie na jeho trovy) uviesť, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, v čom sa toto rozhodnutie alebo postup súdu považuje za nesprávny a čoho sa odvolateľ domáha (§ 205 ods. 1 O.s.p.).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1012200941.1 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1012200941.1 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>