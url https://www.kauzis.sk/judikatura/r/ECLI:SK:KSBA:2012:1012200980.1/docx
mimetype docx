--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 8. 8. 2012</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 5Sd/165/2012 Identifikačné číslo súdneho spisu: 1012200980 Dátum vydania rozhodnutia: 09. 08. 2012 Meno a priezvisko sudcu, VSÚ: JUDr. Milota Tóthová ECLI: ECLI:SK:KSBA:2012:1012200980.1 Uznesenie Krajský súd v Bratislave v právnej veci navrhovateľa O. Y., bytom P. XX, D. W. D. X, A., proti odporkyni Sociálnej poisťovni ústredie, Ul. 29. augusta č. 8, Bratislava, o preskúmanie rozhodnutia odporkyne, takto r o z h o d o l : Krajský súd v Bratislave p o s t u p u j e vec Krajskému súdu v Trnave. o d ô v o d n e n i e : Návrh na preskúmanie rozhodnutia vydaného odporkyňou číslo XXX XXX XXXX X zo dňa 14.3.2012 bol podaný prostredníctvom Sociálnej poisťovne ústredie Bratislava dňa 29.5.2012 na Krajský súd v Bratislave. Podľa § 103 O.s.p. kedykoľvek za konania prihliada súd na to, či sú splnené podmienky, za ktorých môže konať vo veci (podmienky konania). Podľa § 11 ods. 1 O.s.p. konanie sa uskutočňuje na tom súde, ktorý je vecne a miestne príslušný. Príslušnosť sa určuje podľa okolností, ktoré tu sú v čase začatia konania a trvá až do jeho skončenia. Podľa § 246a ods. 2 O.s.p. v konaní podľa tretej hlavy piatej časti je miestne príslušný všeobecný súd navrhovateľa alebo krajský súd, v ktorého obvode je tento súd. Podľa § 250d ods. 2 O.s.p. ak predseda senátu zistí, že súd nie je vecne alebo miestne príslušný, postúpi vec uznesením príslušnému súdu. Zo spisového materiálu v danej veci vyplýva, že predmetom konania je preskúmanie rozhodnutia Sociálnej poisťovne ústredie v Bratislave o zamietnutí žiadosti o invalidný dôchodok, na preskúmanie ktorého je vecne príslušný krajský súd podľa tretej hlavy piatej časti Občianskeho súdneho poriadku. V danom prípade má navrhovateľ trvalé bydlisko v obci P., a preto jeho všeobecným súdom je súd určený podľa § 85 ods. 1 O.s.p., ktorý je v obvode Krajského súdu v Trnave (§ 85a ods. 1 O.s.p.). Nie je teda daná miestna príslušnosť Krajského súdu v Bratislave podľa § 246a ods. 2 O.s.p. a miestne príslušným na konanie vo veci je Krajský súd v Trnave, ktorému bude vec postúpená po právoplatnosti tohto uznesenia. Poučenie: Proti tomuto uzneseniu nie je možné podať odvolanie. (§ 246c ods. 1 O.s.p.)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1012200980.1 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1012200980.1 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>