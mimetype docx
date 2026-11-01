--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -62,51 +62,51 @@
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Oblasť práva: Obchodné právo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 2Cob/250/2011 Identifikačné číslo súdneho spisu: 1106227372 Dátum vydania rozhodnutia: 26. 01. 2012 Meno a priezvisko sudcu, VSÚ: JUDr. Oľga Bahníková ECLI: ECLI:SK:KSBA:2012:1106227372.1 Uznesenie Krajský súd v Bratislave v právnej veci žalobcu: OSIM, a. s., Slovenská 26, Prešov, IČO: 36 454 214, zast.: JUDr. Eva Petránová Advokátska kancelária, Svätoplukova 12, Prešov, proti žalovanému: TESCO STORES SR, a. s., Kamenné nám. 1/A, Bratislava, IČO: 31 321 828, o zaplatenie 3.513,- eur s príslušenstvom, na odvolanie žalobcu proti uzneseniu Okresného súdu Bratislava I č. k. 30Cb/78/2007-246 zo dňa 05.04.2011 takto r o z h o d o l : Krajský súd v Bratislave uznesenie Okresného súdu Bratislava I č. k. 30Cb/78/2007-246 zo dňa 05.04.2011 v časti vrátenia súdneho poplatku žalobcovi potvrdzuje. o d ô v o d n e n i e : Okresný súd Bratislava I uznesením č. k. 30Cb/78/2007-246 zo dňa 05.04.2011 zastavil konanie a žalobcovi uložil povinnosť zaplatiť žalovanému trovy konania vo výške 6,63 eura do troch dní od právoplatnosti tohto uznesenia. Zároveň rozhodol o vrátení súdneho poplatku žalobcovi vo výške 204,08 eura prostredníctvom Daňového úradu Prešov I a tiež žalovanému v 1. rade vo výške 204,08 eura prostredníctvom Daňového úradu Bratislava I, a to po právoplatnosti tohto uznesenia. Svoje rozhodnutie odôvodnil tým, že žalobca sa návrhom na začatie konania doručeným súdu dňa 25.08.2006 domáhal vydať rozhodnutie, ktorým by súd zaviazal žalovaného na zaplatenie istiny 3.513,- eur s príslušenstvom. Žalobca podaním zo dňa 24.03.2011 zobral svoj návrh späť z dôvodu, že mu jeho advokátska kancelária neodpovedala. Proti výroku uznesenia, ktorým súd rozhodol o vrátení súdneho poplatku žalobcovi, podal v zákonnej lehote odvolanie žalobca, podľa ktorého všetky súdne poplatky uhrádzala právna zástupkyňa žalobcu z vlastných finančných prostriedkov a preto nie je namieste, aby z uhradeného súdneho poplatku boli vyrovnané nedoplatky žalobcu. Uviedol, že nárok na vrátenie zaplateného súdneho poplatku prislúcha tomu, kto súdne poplatky uhrádzal a tieto v konaní uhrádzala právna zástupkyňa žalobcu. Navrhol, aby odvolací súd uznesenie súdu prvého stupňa v časti vrátenia súdneho poplatku žalobcovi zmenil tak, že tieto súd vráti právnej zástupkyni žalobcu prostredníctvom Daňového úradu Prešov I. Krajský súd v Bratislave ako súd odvolací prejednal vec podľa § 212 ods. 1 O. s. p. bez nariadenia pojednávania v zmysle § 214 ods. 2 O. s. p. a dospel k záveru, že odvolanie nie je dôvodné. Podľa § 2 ods. 1 písm. a) zákona č. 71/1992 Zb. o súdnych poplatkoch a poplatku za výpis z registra trestov (ďalej len zákon č. 71/1992 Zb.), poplatníkom je navrhovateľ poplatkového úkonu, ak je podľa sadzobníka ustanovený poplatok z návrhu. Podľa § 5 ods. 1 písm. a) zákona č. 71/1992 Zb., poplatková povinnosť vzniká podaním návrhu, odvolania a dovolania alebo žiadosti na vykonanie poplatkového úkonu, ak je poplatníkom navrhovateľ, odvolateľ a dovolateľ. Podľa § 11 ods. 3 prvá veta zákona č. 71/1992 Zb., poplatok splatný podaním návrhu na začatie konania, podaním odvolania alebo dovolania sa vráti, ak sa konanie zastavilo, ak sa podanie vrátane odvolania a dovolania odmietlo alebo ak sa návrh, odvolanie alebo dovolanie vzali späť pred prvým pojednávaním bez ohľadu na to, či bol vydaný platobný rozkaz alebo rozkaz na plnenie. Podľa § 11 ods. 4 zákona č. 71/1992 Zb., okrem poplatku v rozvodovom konaní a poplatku, ktorý sa vracia podľa odseku 1, sa poplatok alebo jeho časť (preplatok) vracia krátený o 1%, najmenej však 6,63 eura. Ak sa návrh vzal späť pred zaplatením poplatku, poplatok sa nevyrubuje. Podľa § 11 ods. 7 zákona č. 71/1992 Zb., ak sa má vrátiť poplatok alebo preplatok poplatku, súd alebo orgán štátnej správy súdov zašle odpis právoplatného rozhodnutia o jeho vrátení daňovému úradu príslušnému podľa trvalého pobytu (sídla) poplatníka, ktorý poplatok alebo preplatok poplatku vráti; v prípade, že orgán štátnej správy súdov nevydal rozhodnutie, zašle písomné upovedomenie o spôsobe vybavenia sťažnosti podľa osobitného zákona. Z ustanovení zákona č. 71/1992 Zb. vyplýva, že poplatníkom je navrhovateľ právneho úkonu, t. j. účastník konania. V predmetnom konaní udelil žalobca právnej zástupkyni plnú moc na zastupovanie v právnej veci proti žalovanému. Právny zástupca uskutočňuje právne úkony v mene zastúpeného, pričom účinky z nich vznikajú priamo zastúpenému. V žiadnom právnom predpise nie je uvedené, že by poplatkovej povinnosti podliehal právny zástupca účastníka konania, preto súd prvého stupňa správne rozhodol o vrátení súdneho poplatku žalobcovi. Na základe vyššie uvedeného odvolací súd napadnuté uznesenie v časti vrátenia súdneho poplatku žalobcovi podľa § 219 ods. 1, 2 O. s. p. potvrdil. Uvedené rozhodnutie bolo prijaté v senáte pomerom hlasov 3 za 0 proti. Poučenie: Proti tomuto uzneseniu odvolanie nie je prípustné.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1106227372.1 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1106227372.1 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>