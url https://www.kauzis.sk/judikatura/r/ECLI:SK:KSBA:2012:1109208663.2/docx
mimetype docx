--- v0 (2026-10-31)
+++ v1 (2026-11-02)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 30. 10. 2012</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 3Cob/102/2012 Identifikačné číslo súdneho spisu: 1109208663 Dátum vydania rozhodnutia: 31. 10. 2012 Meno a priezvisko sudcu, VSÚ: JUDr. Elena Ondrišová ECLI: ECLI:SK:KSBA:2012:1109208663.2 Uznesenie Krajský súd v Bratislave, v právnej veci žalobcu: Železničná spoločnosť Slovensko, a.s. Rožňavská 1, Bratislava, IČO: 35 914 939, proti žalovanému: Železnice Slovenskej republiky, Bratislava, Klemensova 8, Bratislava IČO: 31 364 501, o zaplatenie 118,50 EUR a o odvolaní žalobcu proti rozsudku Okresného súdu Bratislava I v Bratislave č. k. 28Cb/114/2009 - 60 zo dňa 12.12.2011, jednohlasne takto r o z h o d o l : Krajský súd v Bratislave p r i p ú š ť a späťvzatie žalobného návrhu, rozsudok Okresného súdu Bratislava I v Bratislave č. k. 28Cb/114/2009 - 60 zo dňa 12.12.2011 z r u š u j e a konanie z a s t a v u j e . Žiaden z účastníkov nemá právo na náhradu trov odvolacieho konania. o d ô v o d n e n i e : Napadnutým rozsudkom zo dňa 12.12.2011 súd prvého stupňa zamietol žalobcov žalobný návrh a zaviazal ho na zaplatenie trov konania žalovaného vo výške 16,50 EUR. V odôvodnení rozsudku uviedol, že žalobca neuniesol dôkazné bremeno, a preto jeho žalobný návrh zamietol a s poukazom na ustanovenie § 142 ods. 1 O.s.p. ho zaviazal na zaplatenie trov konania žalovaného. Proti rozsudku súdu prvého stupňa podal riadne a včas odvolanie žalobca, ktorý navrhol odvolaciemu súdu, aby rozsudok súdu prvého stupňa zmenil tak, že žalobe vyhovie a zaviaže žalovaného na zaplatenie trov prvostupňového i odvolacieho konania, alebo aby napadnutý rozsudok zrušil a vrátil súdu prvého stupňa na ďalšie konanie. Následne podaním zo dňa 13.09.2012 zobral žalobca späť svoj žalobný návrh v celom rozsahu poukazujúc na uzavretie mimosúdnej dohody, ktorú dňa 06.09.2012 uzavrel so žalovaným a žiadal odvolací súd, aby konanie zastavil a o trovách konania rozhodol tak, že žiaden z účastníkov nemá právo na náhradu trov konania. Podľa § 96 ods. 1 O.s.p. navrhovateľ môže vziať za konania späť návrh na jeho začatie, a to sčasti alebo celkom. Ak je návrh vzatý späť celkom, súd konanie zastaví. Ak je návrh vzatý späť sčasti, súd konanie v tejto časti zastaví. Podľa § 208 O.s.p., ak je návrh na začatie konania vzatý späť, keď už rozhodol súd prvého stupňa, ale jeho rozhodnutie nie je dosiaľ právoplatné, odvolací súd rozhodne o pripustení späťvzatia. Súd späťvzatie nepripustí, ak druhý účastník s tým nesúhlasí. Ak späťvzatie pripustí, odvolací súd zruší rozhodnutie súdu prvého stupňa a konanie zastaví. Odvolací súd po preskúmaní dohody o mimosúdnom urovnaní č. I.-XXX/XXXX a jej prílohy č. 1 zistil, že žalobca so žalovaným uzavreli mimosúdnu dohodu, ktorej predmetom bola i pohľadávka žalobcu, ktorá je predmetom tohto konania a keďže z tejto dohody ako i z podania žalobcu zo dňa 13.09.2012 je zrejmé, že žalovaný so späťvzatím žalobného návrhu súhlasí, odvolací súd na základe naplnenia zákonných podmienok s poukazom na ustanovenie § 208 O.s.p. pripustil späťvzatie žalobného návrhu, zrušil rozsudok súdu prvého stupňa č. k. 28Cb/114/2009 - 60 zo dňa 12.12.2011 a zastavil konanie. O trovách odvolacieho konania rozhodol súd s poukazom na ustanovenie § 224 ods. 1 v spojení s § 146 ods. 1, písm. c) O.s.p., podľa ktorého žiaden z účastníkov nemá právo na náhradu trov konania podľa jeho výsledku, ak bolo konanie zastavené. O vrátení súdneho poplatku za podané odvolanie rozhodne súd prvého stupňa s poukazom na ustanovenie § 11 ods. 1 zákona o súdnych poplatkoch. Poučenie: Proti tomuto uzneseniu odvolanie nie je prípustné.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1109208663.2 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1109208663.2 (dáta aktuálne k 26. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>