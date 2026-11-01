--- v0 (2026-11-01)
+++ v1 (2026-11-01)
@@ -62,51 +62,51 @@
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Oblasť práva: Rodinné právo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 5Co/121/2012 Identifikačné číslo súdneho spisu: 1210225930 Dátum vydania rozhodnutia: 30. 03. 2012 Meno a priezvisko sudcu, VSÚ: JUDr. Juraj Považan ECLI: ECLI:SK:KSBA:2012:1210225930.1 Uznesenie Krajský súd v Bratislave v právnej veci navrhovateľa: X. Q., Z. O. Z., Z. X, proti odporkyni: Q. Q., Z. O. Z., Z. X, zast. Centrom právnej pomoci so sídlom v Bratislave, Nám. Slobody č. 12, o rozvod manželstva, na odvolanie odporkyne proti rozsudku Okresného súdu Bratislava II v Bratislave zo dňa 20. januára 2012 č.k. 11C 224/2010 - 45 takto r o z h o d o l : Odvolací súd napadnutý rozsudok súdu prvého stupňa z r u š u j e a konanie vo veci z a s t a v u j e . Odporkyni nepriznáva náhradu trov konania. o d ô v o d n e n i e : Napadnutým uznesením súd prvého stupňa rozviedol manželstvo účastníkov Dušana Glucha a Gabriely Gluchovej uzavreté dňa 13.11.1965 a žiadnemu z účastníkov nepriznal právo na náhradu trov konania. Proti tomuto rozsudku podala v zákonnej lehote odvolanie odporkyňa. Oznámila súdu, že navrhovateľ dňa 26.1.2012 t.j. šesť dní po vyhlásení rozsudku o rozvode ich manželstva zomrel. Navrhla, aby súd konanie vo veci zastavil. Odvolací súd po preskúmaní veci bez odvolacieho pojednávania (§ 212 ods. 1 a § 214 ods. 2 O.s.p.) a dospel k záveru, že konanie vo veci rozvodu manželstva je potrebné zastaviť. Podľa § 107 ods. 2 O.s.p. konanie súd zastaví najmä vtedy, ak zomrie manžel pred právoplatným skončením konania o rozvode. Z úmrtného listu odvolací súd zistil, že navrhovateľ zomrel dňa 26.1.2012 t.j. po vyhlásení rozsudku avšak skôr ako tento nadobudol právoplatnosť. Ďalšie konanie o rozvod manželstva smrťou navrhovateľa stratilo akýkoľvek zmysel, pretože manželstvo účastníkov zaniklo silnejším právnym dôvodom, ktorým je smrť. - 2 - Keďže súd prvého stupňa už vydal rozsudok, ale tento doteraz nenadobudol právoplatnosť, odvolací súd postupoval analogicky podľa § 208 O.s.p., rozsudok súdu prvého stupňa zrušil a konanie o rozvod manželstva zastavil. K úmrtiu navrhovateľa došlo pred doručením rozsudku a naviac odporkyňa podala voči nemu odvolanie. Pokiaľ ide o náhradu trov konania táto odporkyni priznaná nebola, keďže ju ani nepožadovala (§ 146 ods. 1 písm. c/ O.s.p. a § 151 ods. 1 O.s.p.). Poučenie: Toto uznesenie nemožno napadnúť odvolaním.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1210225930.1 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1210225930.1 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>