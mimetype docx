--- v0 (2026-10-31)
+++ v1 (2026-11-03)
@@ -147,51 +147,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Podľa § 11 ods. 3 zákona o súdnych poplatkoch, poplatok splatný podaním návrhu na začatie konania, podaním odvolania alebo dovolania sa vráti, ak sa konanie zastavilo, ak sa podanie vrátane odvolania a dovolania odmietlo alebo ak sa návrh, odvolanie alebo dovolanie vzali späť pred prvým pojednávaním bez ohľadu na to, či bol vydaný platobný rozkaz alebo rozkaz na plnenie. Ak sa návrh na začatie konania o rozvode manželstva vzal späť po prvom pojednávaní na príslušnom stupni súdov, vráti sa polovica všetkých zaplatených poplatkov. V konaní o preskúmaní rozhodnutia orgánu verejnej správy sa poplatok vráti, ak sa návrh na začatie konania vzal späť pred prejednaním veci alebo ak bolo konanie zastavené z dôvodu, že účastník nebol v konaní riadne zastúpený.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd prvého stupňa vyrubil žalovanému súdny poplatok za podané odvolanie, no toto uznesenie, hoci bolo vyrubené správne, ešte pred späťvzatím návrhu na nariadenie predbežného opatrenia stratilo svoje opodstatnenie s ohľadom na neskoršie späťvzatie tohto návrhu. S poukazom na ustanovenie § 208 O.s.p. bolo napadnuté uznesenie o nariadení predbežného opatrenia zrušené a konanie o nariadení predbežného opatrenia zastavené, a preto s poukazom na ustanovenie § 221 ods. 1 písm. i/ O.s.p. odvolací súd zrušil napadnuté uznesenie, ktorým bol žalovaný zaviazaný na zaplatenie súdneho poplatku za podané odvolanie, nakoľko dôvody, pre ktoré bolo vydané, zanikli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Poučenie:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Proti tomuto uzneseniu odvolanie nie je prípustné.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1512210418.2 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2012:1512210418.2 (dáta aktuálne k 3. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>