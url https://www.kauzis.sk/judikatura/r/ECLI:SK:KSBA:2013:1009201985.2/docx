--- v0 (2026-11-01)
+++ v1 (2026-11-02)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 4. 11. 2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Opravné uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 4S/255/2009 Identifikačné číslo súdneho spisu: 1009201985 Dátum vydania rozhodnutia: 05. 11. 2013 Meno a priezvisko sudcu, VSÚ: JUDr. Soňa Langová ECLI: ECLI:SK:KSBA:2013:1009201985.2 Opravné uznesenie Krajský súd v Bratislave v právnej veci žalobcu: Generálna prokuratúra Slovenskej republiky, so sídlom Štúrova č. 2, 812 85 Bratislava, proti žalovanému: Úrad pre dohľad nad zdravotnou starostlivosťou, so sídlom Žellová č. 2, 829 24 Bratislava za účasti: F.. D. L., bytom P. H. XXX/X, XXX XX Y. Y. o preskúmanie zákonnosti rozhodnutia žalovaného č. DK 91/000395/2006/R zo dňa 18.6.2009, takto r o z h o d o l : Rozsudok Krajského súdu v Bratislave č.k. 4S/255/2009-35 s mylne uvedeným dátumom vyhotovenia rozhodnutia 18.5.2010 sa opravuje tak, že správny dátum vyhotovenia rozsudku znie: „ 18.5.2012“ . o d ô v o d n e n i e : Žalobou doručenou Krajskému súdu v Bratislave dňa 22.12.2009 sa žalobca domáhal preskúmania zákonnosti, ktorým žalovaný zamietol odvolanie F.. D. L. a potvrdil napadnutý platobný výmer č. DK 91/000395/2006/R zo dňa 18.6.2009, ktorým prvostupňový správny orgán, Všeobecná zdravotná poisťovňa, uložila F.. D. L. zaplatiť poplatok z omeškania vo výške 155,14 € spolu s trovami konania v sume 0,99 €. Krajský súd v Bratislave rozsudkom č.k. 4S/255/2009-35 s mylne uvedeným dátumom vyhotovenia rozhodnutia 18.5.2010, rozhodnutie žalovaného č. DK 91/000395/2006/R zo dňa 18.6.2009 zrušil podľa ustanovenia § 250j ods. 2 písm. a/, c/, e/ O.s.p. a vec vrátil žalovanému na ďalšie konanie. Žalobcovi náhradu trov konania nepriznal. Rozsudok krajského súdu napadol žalovaný včas podaným odvolaním. Po preskúmaní veci Najvyšší súd Slovenskej republiky rozsudok Krajského súdu v Bratislave č.k. 4S/255/2009 - 35 potvrdil a zároveň nariadil krajskému súdu vykonať opravu čo do dátumu vydania rozsudku v zmysle ustanovenia § 164 O.s.p. Podľa § 164 veta prvá a druhá O.s.p, súd kedykoľvek aj bez návrhu opraví v rozsudku chyby v písaní a počítaní, ako aj iné zrejmé nesprávnosti. O oprave vydá opravné uznesenie, ktoré doručí účastníkom. Nakoľko v písomnom vyhotovení rozsudku došlo k chybe v písaní pri opise rozhodnutia, keď bol nesprávne uvedený dátum vyhotovenia rozsudku 18.5.2010 namiesto správneho dňa vyhotovenia rozsudku 18.5.2012, súd v zmysle § 164 O.s.p. uvedenú chybu v písaní opravil. Poučenie: Proti tomuto uzneseniu možno podať odvolanie do 15 dní odo dňa jeho písomného doručenia na Najvyšší súd Slovenskej republiky, prostredníctvom Krajského súdu v Bratislave. V odvolaní sa má popri všeobecných náležitostiach (§ 42 ods. 3 O.s.p.) uviesť, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, v čom sa toto rozhodnutie alebo postup súdu považuje za nesprávny a čoho sa odvolateľ domáha.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2013:1009201985.2 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2013:1009201985.2 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>