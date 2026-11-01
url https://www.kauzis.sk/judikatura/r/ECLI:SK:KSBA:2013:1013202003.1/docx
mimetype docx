--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 11. 12. 2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 1S/264/2013 Identifikačné číslo súdneho spisu: 1013202003 Dátum vydania rozhodnutia: 12. 12. 2013 Meno a priezvisko sudcu, VSÚ: JUDr. Nora Halmová ECLI: ECLI:SK:KSBA:2013:1013202003.1 Uznesenie Krajský súd v Bratislave v právnej veci žalobkyne: P. G., bytom C. X, XXX XX J., právne zastúpená: JUDr. Peter Krivák, advokátska kancelária, Gájová 13, 811 09 Bratislava, proti žalovanému: Sociálna poisťovňa - ústredie, Ulica 29. augusta 10, 831 63 Bratislava, o preskúmanie zákonnosti rozhodnutia žalovaného č. 41631-2/2013-BA zo dňa 1.10.2013 v spojení s rozhodnutím Sociálnej poisťovne, pobočka Bratislava č. 700-0212542112-GC04/12 zo dňa 29.2.2012, takto r o z h o d o l : Krajský súd v Bratislave o d k l a d á vykonateľnosť rozhodnutia žalovaného č. 41631-2/2013-BA zo dňa 1.10.2013 v spojení s rozhodnutím Sociálnej poisťovne, pobočka Bratislava č. 700-0212542112- GC04/12 zo dňa 29.2.2012 a to až do právoplatnosti rozhodnutia vo veci samej. o d ô v o d n e n i e : Žalobkyňa sa žalobou doručenou Krajskému súdu v Bratislave dňa 14.11.2013 domáhala preskúmania zákonnosti rozhodnutia žalovaného č. 41631-2/2013-BA zo dňa 1.10.2013, ktorým žalovaný zamietol odvolanie žalobkyne a potvrdil rozhodnutie Sociálnej poisťovne, pobočka Bratislava č. 700-0212542112- GC04/12 zo dňa 29.2.2012, ktorým správny orgán zaviazal žalobkyňu k úhrade penále vo výške 315,87 eur, ktoré sa viaže na dlžné poistné. Zároveň žalobkyňa v žalobe zo dňa 14.11.2013 požiadala súd o odklad vykonateľnosti napadnutého rozhodnutia z dôvodu, že okamžitý výkon rozhodnutia v uvedenom objeme by znamenal pre žalobkyňu závažnú ujmu vo finančnej situácii, keďže žalobkyňa je slobodnou matkou, ktorá sa stará o neplnoleté dieťa a pracuje v reštaurácii ako čašníčka za minimálnu mzdu. Okamžitým výkonom predmetného rozhodnutia a následným výkonom exekúcie preto hrozí závažná ujma, nakoľko by seba aj svoje dieťa vystavila hmotnej núdzi. Podľa § 250c veta druhá O.s.p. na žiadosť účastníka môže predseda senátu uznesením vykonateľnosť rozhodnutia odložiť, ak by okamžitým výkonom napadnutého rozhodnutia hrozila závažná ujma. Súd považoval dôvody, uvedené v žiadosti o odklad vykonateľnosti napadnutého rozhodnutia v spojení s prvostupňovým rozhodnutím za opodstatnené, keďže okamžitým výkonom rozhodnutia, zaväzujúceho žalobkyňu k odvedeniu sumy vo výške 315,87 eur by jej hrozila vážna ujma v majetkovej sfére. Tunajší súd preto postupoval v súlade s citovaným zákonným ustanovením a rozhodol o žiadosti žalobkyne spôsobom uvedeným vo výroku tohto uznesenia. Poučenie: Proti tomuto uzneseniu odvolanie nie je prípustné.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2013:1013202003.1 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2013:1013202003.1 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>