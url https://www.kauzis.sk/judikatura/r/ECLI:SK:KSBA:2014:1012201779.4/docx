--- v0 (2026-10-31)
+++ v1 (2026-11-02)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 6. 5. 2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 2S/316/2012 Identifikačné číslo súdneho spisu: 1012201779 Dátum vydania rozhodnutia: 07. 05. 2014 Meno a priezvisko sudcu, VSÚ: Mgr. Viliam Pohančeník ECLI: ECLI:SK:KSBA:2014:1012201779.4 Uznesenie Krajský súd v Bratislave v právnej veci žalobcov: 1/ O. Z., 2/ V. Z., obaja bytom L. XX, N., 3/ OZ Naša Rodinka, IČO: 42 256 755, Istrijská 19, Bratislava, všetci zastúpení: Mgr. Martin Berec, advokát, Domus Petra, Pod Sokolice 1/B, Trenčín, proti žalovanému: Okresný úrad Bratislava, odbor výstavby a bytovej politiky (ako nástupca Krajského stavebného úradu v Bratislave), Lamačská cesta 8, Bratislava, za účasti: 1/ M. C., 2/ T. C., obaja bytom L. XX, N., 3/ P. N., 4/ V. N., obaja bytom O. XX, N., všetci zastúpení: JUDr. Dominika Horváthová, advokátka, Jašíkova 2, Bratislava, o preskúmanie zákonnosti rozhodnutia žalovaného č. ČA/2012/2229/MRV zo dňa 23.07.2012, jednohlasne, takto r o z h o d o l : Uznesenie Krajského súdu v Bratislave č.k. 2S/316/2012- 70 zo dňa 09.04.2014, ktorým sa konanie zastavilo, sa z r u š u j e v celom rozsahu. o d ô v o d n e n i e : Žalobou doručenou Krajskému súdu v Bratislave dňa 28.09.2012 sa žalobcovia domáhajú preskúmania zákonnosti rozhodnutia žalovaného č. ČA/2012/2229/MRV zo dňa 23.07.2012, ktorým žalovaný zamietol odvolanie žalobcu v druhom rade a potvrdil rozhodnutie Mestskej časti Bratislava - Devínska Nová Ves č. DNV 2010-09/789/1/Šo zo dňa 18.01.2010, ktorým prvostupňový správny orgán nariadil podľa § 88 ods. 1 písm. b), § 88a ods. 2 a 6 písm. a) a § 90 zákona č. 50/1976 Z.z. o územnom plánovaní a stavebnom poriadku (stavebný zákon) v znení neskorších predpisov odstránenie stavby: „Ateliér s garážou - L. XX“, na pozemkoch parc. č. XXXX/X, XXXX a XXXX/X v katastrálnom území Devínska Nová Ves, terénne úpravy na pozemkoch parc. č. XXXX/X, XXXX, XXXX v katastrálnom území Devínska Nová Ves a betónové oplotenie na pozemkoch parc. č. XXXX/X, XXXX, XXXX v katastrálnom území Devínska Nová Ves. Uznesením Krajského súdu v Bratislave č.k. 2S/316/2012- 70 zo dňa 09.04.2014 bolo v zmysle ust. § 10 ods. 1 zákona č. 71/1992 Zb. o súdnych poplatkoch v znení neskorších predpisov (ďalej citovaný zákon) konanie zastavené z dôvodu, že žalobcovia si nesplnili poplatkovú povinnosť podľa § 5 ods. 1 písm. a/ citovaného zákona, a to ani v lehote určenej vo výzve súdu. Žalobcovia ešte v čase písomného vyhovenia uznesenia (dňa 23.04.2014) uhradili súdny poplatok za žalobu vo výške 66 eur. V zmysle ust. § 10 ods. 3 veta prvá citovaného zákona príslušný súd zruší uznesenie o zastavení konania pre nezaplatenie súdneho poplatku, ak poplatník zaplatí súdny poplatok do konca lehoty na podanie odvolania. Vzhľadom k tomu, že žalobcovia zaplatili súdny poplatok za žalobu ešte pred uplynutím lehoty na podanie odvolania proti uzneseniu o zastavení konania, súd v súlade s § 10 ods. 3 veta prvá cit. zákona vyššie uvedené uznesenie zrušil a ďalej bude pokračovať v konaní. Poučenie: Proti tomuto uzneseniu je možné podať odvolanie v lehote 15 dní odo dňa jeho doručenia, a to písomne, v troch vyhotoveniach na Najvyšší súd Slovenskej republiky prostredníctvom Krajského súdu v Bratislave. V odvolaní sa má uviesť, ktorému súdu je určené, kto ho robí, ktorej veci sa týka, čo sleduje, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, v čom sa toto rozhodnutie alebo postup súdu považuje za nesprávny a čoho sa odvolateľ domáha.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2014:1012201779.4 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2014:1012201779.4 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>