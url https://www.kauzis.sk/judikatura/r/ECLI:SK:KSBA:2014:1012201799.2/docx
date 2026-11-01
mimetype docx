--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 25. 3. 2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 2S/318/2012 Identifikačné číslo súdneho spisu: 1012201799 Dátum vydania rozhodnutia: 26. 03. 2014 Meno a priezvisko sudcu, VSÚ: JUDr. Vlastimil Pavlikovský ECLI: ECLI:SK:KSBA:2014:1012201799.2 Uznesenie Krajský súd v Bratislave v právnej veci žalobcu: Mesto Zvolen, Námestie slobody 22, Zvolen, proti žalovanému: Ministerstvo dopravy, výstavby a regionálneho rozvoja Slovenskej republiky, Námestie slobody 6, Bratislava, o preskúmanie zákonnosti rozhodnutia žalovaného č. 14939/2012/2962 SV-44331-2/Šu zo dňa 03.08.2012, jednohlasne, takto r o z h o d o l : Krajský súd v Bratislave konanie z a s t a v u j e . Žiaden z účastníkov nemá právo na náhradu trov konania. o d ô v o d n e n i e : Včas podanou žalobou sa žalobca domáhal preskúmania zákonnosti rozhodnutia žalovaného č. 14939/2012/2962 SV-44331-2/Šu zo dňa 03.08.2012, ktorým žalovaný zmenil rozhodnutie Krajského stavebného úradu v Banskej Bystrici č. KSUBB-2012-103-25:OŠSS zo dňa 28.03.2012 tak, že vo výroku rozhodnutia vypustil text, ktorý nahradil textom: „Krajský stavebný úrad v Banskej Bystrici podľa § 65 ods. 2 zákona o správnom konaní z dôvodu porušenia ustanovení § 3 ods. 1, § 32 ods. 1 a 2 a § 46 zákona o správnom konaní, § 37 ods. 2 a 3, § 39 b, § 71 ods. 1 písm. a) a c) a § 126 ods. 1 stavebného zákona v spojení s § 30 ods. 4, § 32 ods. 12 zákona č. 49/2002 Z.z. o ochrane pamiatkového fondu v znení neskorších predpisov a § 3 ods. 2 zákona č. 135/1961 Zb. o pozemných komunikáciách v znení neskorších predpisov ruší rozhodnutie obce Kováčová č. SÚ 730/2011-Šu zo dňa 26.05.2011, ktorým bola povolená stavba „PUSTÝ HRAD - MOBILIÁR“ pre stavebníka mesto Zvolen, Námestie slobody 22, Zvolen.“ Krajský súd v Bratislave uznesením č. k. 2S/318/2012-28 zo dňa 29.01.2014 konanie v súlade s § 250i ods. 4 veta druhá O.s.p. prerušil do právoplatného rozhodnutia žalovaného o podnete na preskúmanie právoplatného rozhodnutia žalovaného č. 14939/2012/2962 SV-44331-2/Šu zo dňa 03.08.2012 mimo odvolacieho konania. Minister dopravy, výstavby a regionálneho rozvoja Slovenskej republiky rozhodnutím č. 26/2013 zo dňa 26.03.2013 zrušil rozhodnutie žalovaného č. 14939/2012/2962 SV-44331-2/Šu zo dňa 03.08.2012 z dôvodu porušenia § 3 ods. 1 a 4 a § 32 ods. 1 a 2 správneho poriadku. Podľa § 250i ods. 4 veta prvá O.s.p. ak rozhodnutie správneho orgánu bolo medzitým napadnuté protestom prokurátora, súd konanie o žalobe preruší až do jeho vybavenia; ak napadnuté rozhodnutie bolo zrušené alebo zmenené, súd konanie o žalobe zastaví. Vzhľadom na to, že minister dopravy, výstavby a regionálneho rozvoja Slovenskej republiky rozhodnutím č. 26/2013 zo dňa 26.03.2013, opraveným listom žalovaného č. 03392/2013/ D220-SLP/45031 zo dňa 17.07.2013 a doručeným účastníkom konania, zrušil napadnuté rozhodnutie žalovaného, súd v súlade s ustanovením § 250i ods. 4 veta prvá O.s.p. konanie zastavil. O náhrade trov konania súd rozhodol podľa § 146 ods. 1 písm. c) O.s.p. s použitím ustanovenia § 246c O.s.p. tak, že žiaden z účastníkov nemá právo na náhradu trov konania, nakoľko konanie vo veci bolo zastavené a žalovanému trovy nevznikli. Toto rozhodnutie senát Krajského súdu v Bratislave prijal pomerom hlasov 3:0 (§ 3 ods. 9 zákona č. 757/2004 Z.z. v znení zákona č. 33/2011). Poučenie: Proti tomuto uzneseniu možno podať odvolanie do 15 dní odo dňa jeho doručenia, na Krajský súd v Bratislave. V odvolaní sa má popri všeobecných náležitostiach (§ 42 ods. 3 O.s.p.) uviesť, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, v čom sa toto rozhodnutie alebo postup súdu považuje za nesprávny a čoho sa odvolateľ domáha.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2014:1012201799.2 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2014:1012201799.2 (dáta aktuálne k 26. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>