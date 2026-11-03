--- v0 (2026-11-01)
+++ v1 (2026-11-03)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 22. 9. 2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 8Sd/57/2013 Identifikačné číslo súdneho spisu: 1013200495 Dátum vydania rozhodnutia: 23. 09. 2014 Meno a priezvisko sudcu, VSÚ: JUDr. Peter Pospech ECLI: ECLI:SK:KSBA:2014:1013200495.2 Uznesenie Krajský súd v Bratislave v právnej veci navrhovateľky: E. Z., L. Č. XXXXXX/XXXX, Z. XXX XX O. Č.. XXX, proti odporcovi: Sociálna poisťovňa - ústredie, Ul. 29. augusta č. 8, 813 63 Bratislava, o invalidný dôchodok, takto r o z h o d o l : Súd konanie z a s t a v u j e . Žiaden z účastníkov nemá právo na náhradu trov konania. o d ô v o d n e n i e : Navrhovateľka svojím návrhom zo dňa 11.1.2013 žiadala preskúmať rozhodnutie odporkyne číslo XXX XXX XXXX zo dňa 26.11.2012, ktorým odporkyňa znížila sumu invalidného dôchodku na sumu 180,70 eur. Dňa 23.9.2014 po vysvetlení predmetu sporu navrhovateľka vzala späť návrh v celom rozsahu a žiadala konanie zastaviť. Odporkyňa nemala námietky k zastaveniu konania. Súd podľa § 250d ods. 3 v spojení s § 250h ods. 2 a § 250l ods. 2 O.s.p. konanie zastavil. O trovách konania súd rozhodol podľa § 246c a § 146 ods. 1, písm. c/ O.s.p. Poučenie: Proti tomuto uzneseniu je možné podať odvolanie do 15 dní odo dňa jeho doručenia na Krajskom súde v Bratislave, písomne, dvojmo.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2014:1013200495.2 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2014:1013200495.2 (dáta aktuálne k 3. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>