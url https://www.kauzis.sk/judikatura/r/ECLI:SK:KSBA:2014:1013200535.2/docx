--- v0 (2026-11-01)
+++ v1 (2026-11-01)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 24. 9. 2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 5Sd/58/2013 Identifikačné číslo súdneho spisu: 1013200535 Dátum vydania rozhodnutia: 25. 09. 2014 Meno a priezvisko sudcu, VSÚ: JUDr. Milota Tóthová ECLI: ECLI:SK:KSBA:2014:1013200535.2 Uznesenie Krajský súd v Bratislave v právnej veci navrhovateľky U. U., V. G. X, V., proti odporkyni Sociálnej poisťovni ústredie, Ul. 29. augusta č. 8-10, Bratislava, o invalidný dôchodok, takto r o z h o d o l : Súd konanie z a s t a v u j e . Žiaden z účastníkov nemá právo na náhradu trov konania. o d ô v o d n e n i e : Navrhovateľka svojím návrhom zo dňa 17.1.2013 žiadala preskúmať rozhodnutie odporkyne číslo XXX XXX XXXX zo dňa 10.12.2012, ktorým odporkyňa znížila sumu invalidného dôchodku. Písomným prehlásením zo dňa 14.7.2014 navrhovateľka vzala späť návrh v celom rozsahu. Súd podľa § 250d ods. 3 v spojení s § 250h ods. 2 a § 250l ods. 2 O.s.p. konanie zastavil. O trovách konania súd rozhodol podľa § 246c a § 146 ods. 1 písm. c) O.s.p. Poučenie: Proti tomuto uzneseniu je možné podať odvolanie do 15 dní odo dňa jeho doručenia na Krajskom súde v Bratislave.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2014:1013200535.2 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2014:1013200535.2 (dáta aktuálne k 26. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>