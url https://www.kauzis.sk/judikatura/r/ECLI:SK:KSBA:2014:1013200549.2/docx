--- v0 (2026-10-31)
+++ v1 (2026-11-02)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 10. 2. 2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 5S/73/2013 Identifikačné číslo súdneho spisu: 1013200549 Dátum vydania rozhodnutia: 11. 02. 2014 Meno a priezvisko sudcu, VSÚ: Mgr. Helena Marcinkechová ECLI: ECLI:SK:KSBA:2014:1013200549.2 Uznesenie Krajský súd v Bratislave v právnej veci žalobcu: Podielnicke družstvo DUNAJ, Vývojová 852, Bratislava - Rusovce, IČO: 00 190 667, zastúpený: AK JUDr. Matúš Meheš s.r.o., Nevädzova 6C, 821 01 Bratislava, proti žalovanému: Okresný úrad Bratislava, Pozemkový a lesný odbor, Trenčianska 55, 821 09 Bratislava, o preskúmanie zákonnosti rozhodnutia Obvodného pozemkového úradu v Bratislave č. 6556/12/479/10/MSO zo dňa 25.01.2013, takto r o z h o d o l : Súd opravuje záhlavie rozsudku č.k. 5S 73/2013-58 zo dňa 12.11.2013 tak, že toto správne znie: Krajský súd v Bratislave v senáte zloženom z predsedníčky senátu JUDr. Viery Šebestovej a členiek senátu JUDr. Dáši Filovej a JUDr. Anny Peťovskej, PhD., v právnej veci žalobcu: Podielnicke družstvo DUNAJ, Vývojová 852, Bratislava - Rusovce, IČO: 00 190 667, zastúpený: AK JUDr. Matúš Meheš s.r.o., Nevädzova 6C, 821 01 Bratislava, proti žalovanému: Okresný úrad Bratislava, Pozemkový a lesný odbor, Trenčianska 55, 821 09 Bratislava, o preskúmanie zákonnosti rozhodnutia Obvodného pozemkového úradu v Bratislave č. 6556/12/479/10/MSO zo dňa 25.01.2013, takto o d ô v o d n e n i e : Pri písomnom vyhotovení rozsudku č.k. 5S 73/2013-58 zo dňa 12.11.2013 došlo k pisárskej chybe, keď v záhlaví rozsudku bol ako žalovaný nesprávne označený Obvodný pozemkový úrad v Bratislave, ktorý síce vydal napadnuté rozhodnutie, ale tento s účinnosťou od 1.10.2013 bol zrušený zákonom č. 180/2013 Z.z. o organizácií miestnej štátnej správy, pričom pôsobnosť obvodných pozemkových úradov prešla na okresné úrady. Právnym nástupcom zaniknutého Obvodného pozemkového úradu v Bratislave a žalovaným tak je Okresný úrad Bratislava. Podľa § 164 O. s. p. súd kedykoľvek aj bez návrhu opraví v rozsudku chyby v písaní a počítaní, ako aj iné zrejmé nesprávnosti. O oprave vydá opravné uznesenie, ktoré doručí účastníkom. Pritom môže odložiť vykonateľnosť rozsudku na čas, kým opravné uznesenie nenadobudne právoplatnosť. Súd v súlade s vyššie uvedenými skutočnosťami svoje rozhodnutie opravil. Poučenie: Proti tomuto rozhodnutiu možno podať odvolanie do 15 dní odo dňa doručenia prostredníctvom podpísaného súdu na Najvyšší súd SR písomne v dvoch vyhotoveniach. Odvolaniu podanému proti rozhodnutiu, ktoré vydal súdny úradník, môže v celom rozsahu vyhovieť sudca, ktorého rozhodnutie sa považuje za rozhodnutie súdu prvého stupňa; ak sudca odvolaniu nevyhovie, predloží vec na rozhodnutie odvolaciemu súdu. V odvolaní sa má popri všeobecných náležitostiach (§ 42 ods. 3 O.s.p. ) uviesť, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, v čom sa toto rozhodnutie alebo postup súdu považuje za nesprávny a čoho sa odvolateľ domáha. .</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2014:1013200549.2 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2014:1013200549.2 (dáta aktuálne k 26. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>