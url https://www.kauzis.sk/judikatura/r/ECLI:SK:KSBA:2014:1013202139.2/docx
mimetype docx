--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 26. 6. 2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 9Sp/113/2013 Identifikačné číslo súdneho spisu: 1013202139 Dátum vydania rozhodnutia: 27. 06. 2014 Meno a priezvisko sudcu, VSÚ: JUDr Janka Richterová ECLI: ECLI:SK:KSBA:2014:1013202139.2 Uznesenie Krajský súd v Bratislave, v právnej veci navrhovateľky: Q. F., M.. XX.XX.XXXX, Q. Q., E.. U. Č.. X, proti odporcovi: Okresný úrad Bratislava, pozemkový a lesný odbor, so sídlom v Bratislave, Ul. Trenčianska č. 55, za účasti X/ L.. F. F., M.. XX.X.XXXX, Q. Q., E.. G.M. Č.. X, X/ P. B., M.. XX.X.XXXX, Q. Q., E.. P. Č.. XX J. X/ I. F., M.. X.X.XXXX, Q. Q., E.. Q. Č.. X, o vydanie pozemku, o preskúmanie zákonnosti rozhodnutia odporcu zo dňa 12.9.2013, sp. zn. 234/95, takto r o z h o d o l : Súd konanie z a s t a v u j e . Žiaden z účastníkov nemá právo na náhradu trov konania. o d ô v o d n e n i e : Odporca vyššie uvedeným rozhodnutím podľa § 13 ods. 1 zák. č. 229/1991 Zb. právnym nástupcom po L.. I. F., zomrelom dňa XX.X.XXXX, nepriznal vlastnícke právo k pozemkom v pôvodnom kat. úz. R., U.. Č.. XXXX o výmere XXXXm2 a ani právo na náhradu zaň, nakoľko nárok bol uplatnený po XX.XX.XXXX. Navrhovateľka zobrala svoj návrh celkom späť. Podľa § 96, ods. 1 O.s.p. navrhovateľ môže vziať za konania späť návrh na jeho začatie, a to sčasti alebo celkom. Ak je návrh vzatý späť celkom, súd konanie zastaví. Súd berúc do úvahy dispozitívny úkon navrhovateľky, konanie zastavil podľa citovaného ustanovenia v spojení s § 250l, ods.2, § 250h, ods. 2 a § 246c, ods.1 O.s.p. O trovách konania súd rozhodol podľa § 146, ods.1, písm. c/ v spojení s § 246c, ods. 1 a 250l ods.2 O.s.p., keď nezistil splnenie podmienok pre aplikáciu § 250h, ods. 2 O.s.p. Poučenie: Proti tomuto uzneseniu možno podať odvolanie do 15 dní odo dňa jeho doručenia, prostredníctvom procesného súdu na Najvyšší súd SR v Bratislave.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2014:1013202139.2 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2014:1013202139.2 (dáta aktuálne k 26. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>