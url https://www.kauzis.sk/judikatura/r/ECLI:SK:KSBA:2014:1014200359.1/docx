--- v0 (2026-11-05)
+++ v1 (2026-11-06)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 29. 4. 2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 10Sd/37/2014 Identifikačné číslo súdneho spisu: 1014200359 Dátum vydania rozhodnutia: 30. 04. 2014 Meno a priezvisko sudcu, VSÚ: Mgr. Ivana Miková ECLI: ECLI:SK:KSBA:2014:1014200359.1 Uznesenie Krajský súd v Bratislave v právnej veci navrhovateľa: O. X., I.. XX.XX.XXXX, bytom X. Č.. XXX, XXX XX X., proti odporcovi: Sociálna poisťovňa- ústredie, Ul. 29. augusta č. 8-10, 813 63 Bratislava, o invalidný dôchodok, o preskúmanie zákonnosti rozhodnutia odporcu zo dňa 30.09.2013, sp. zn. XXX XXX XXXX X, takto r o z h o d o l : Krajský súd v Bratislave p o s t u p u j e vec Krajskému súdu v Trnave. o d ô v o d n e n i e : Navrhovateľ sa domáha podľa tretej hlavy piatej časti Občianskeho súdneho poriadku preskúmania zákonnosti rozhodnutia odporcu zo dňa 30.09.2013, sp. zn. XXX XXX XXXX X. Podľa § 246a, ods. 2 O.s.p. v konaní podľa tretej hlavy piatej časti je miestne príslušný všeobecný súd navrhovateľa alebo krajský súd, v ktorého obvode je tento súd. Podľa § 85, ods. 1 O.s.p. všeobecným súdom občana je súd, v obvode ktorého má občan bydlisko, a ak nemá bydlisko, súd v obvode ktorého sa zdržuje. Podľa § 250d, ods. 2 O.s.p. ak predseda senátu zistí, že súd nie je vecne alebo miestne príslušný, postúpi vec uznesením príslušnému súdu. Všeobecným súdom navrhovateľa je v zmysle § 85, ods. 1 O.s.p. Okresný súd Dunajská Streda, v obvode Krajského súdu v Trnave (§ 246a, ods. 2 O.s.p.). So zreteľom na všeobecný súd navrhovateľa súd v súlade s § 250d, ods. 2 O.s.p. postúpil vec miestne príslušnému Krajskému súdu v Trnave. Poučenie: Proti tomuto uzneseniu možno podať odvolanie do 15 dní odo dňa jeho doručenia, prostredníctvom procesného súdu na Najvyšší súd Slovenskej republiky v Bratislave. Proti rozhodnutiu súdneho úradníka alebo justičného čakateľa je vždy prípustné odvolanie. Odvolaniu podanému proti rozhodnutiu, ktoré vydal súdny úradník alebo justičný čakateľ, môže v celom rozsahu vyhovieť sudca, ktorého rozhodnutie sa považuje za rozhodnutie súdu prvého stupňa; ak sudca odvolaniu nevyhovie, predloží vec na rozhodnutie odvolaciemu súdu. Ak odvolanie podané v odvolacej lehote oprávnenou osobou smeruje proti rozhodnutiu súdneho úradníka alebo justičného čakateľa, proti ktorému zákon odvolanie nepripúšťa (§ 202), rozhodnutie sa podaním odvolania zrušuje a opätovne rozhodne sudca.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2014:1014200359.1 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2014:1014200359.1 (dáta aktuálne k 6. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>