--- v0 (2026-10-30)
+++ v1 (2026-11-01)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 13. 5. 2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 6S/77/2014 Identifikačné číslo súdneho spisu: 1014200569 Dátum vydania rozhodnutia: 14. 05. 2014 Meno a priezvisko sudcu, VSÚ: JUDr. Soňa Langová ECLI: ECLI:SK:KSBA:2014:1014200569.2 Uznesenie Krajský súd v Bratislave v právnej veci žalobcu: K. K., bytom Q. č. XX, J., W., nar. XX.X.XXXX, zákonne zastúpená otcom Z. K. a matka O. J. právne zastúpený: REKEN &amp; PARTNERS Law Firm s.r.o., advokátska kancelária so sídlom Tichá 45, 811 02 Bratislava proti žalovanému: Riaditeľstvo hraničnej a cudzineckej polície Bratislava ÚHaCP PPZ, so sídlom Hrobákova 44, 852 42 Bratislava o preskúmanie zákonnosti rozhodnutia žalovaného č. PPZ-HCP-BA2-2014/002060-003 zo dňa 21.2.2014 a o odklade vykonateľnosti, takto r o z h o d o l : Krajský súd v Bratislave o d k l a d á vykonateľnosť rozhodnutia Riaditeľstva hraničnej a cudzineckej polície Bratislava ÚHaCP PPZ č. PPZ-HCP-BA2-2014/002060-003 zo dňa 21.2.2014 spolu s rozhodnutím správneho orgánu prvého stupňa Oddelenia cudzineckej polície PZ Bratislava č. PPZ- HCP-BA6-1198-27/2013-PPC zo dňa 11.11.2013 a to až do nadobudnutia právoplatnosti rozhodnutia súdu vo veci samej. o d ô v o d n e n i e : Žalobou doručenou Krajskému súdu v Bratislave dňa 10.4.2014 sa žalobca domáhal preskúmania zákonnosti rozhodnutia žalovaného č. PPZ-HCP-BA2-2014/002060-003 zo dňa 21.2.2014, ktorým žalovaný zamietol odvolanie žalobcu a potvrdil rozhodnutie Oddelenia cudzineckej polície PZ Bratislava č. PPZ-HCP-BA6-1198-27/2013-PPC zo dňa 11.11.2013 o zrušení prechodného pobytu na území Slovenskej republiky na účel zlúčenia rodiny podľa zákona č. 404/2011 Z.z. o pobyte cudzincov. Žalobca zároveň v žalobe požiadal súd o odklad vykonateľnosti napadnutého rozhodnutia z dôvodu, že žalobca sa musí starať o rodinu, pričom otec je podnikateľom zaregistrovaným Obchodným registrom vedeným Okresným súdom Bratislava. Výkonom napadnutého rozhodnutia hrozí žalobcovi a jeho rodine závažná ujma, či už vo vzťahu k povinnostiam otca vyplývajúcich z jeho podnikateľskej činnosti ako aj hlave rodiny. Zároveň výkonom rozhodnutia hrozí rozdelenie rodiny s troma maloletými deťmi. Podľa § 250c veta druhá OSP, na žiadosť účastníka môže predseda senátu uznesením vykonateľnosť rozhodnutia odložiť, ak by okamžitým výkonom napadnutého rozhodnutia hrozila závažná ujma. Súd považoval dôvody, uvedené v žiadosti o odklad vykonateľnosti napadnutého rozhodnutia v spojení s prvostupňovým rozhodnutím za opodstatnené, keďže okamžitým výkonom rozhodnutia by hrozilo rozdelenie rodiny s troma maloletými deťmi. Krajský súd v Bratislave preto postupoval v súlade s citovaným zákonným ustanovením a rozhodol a žiadosti žalobcu spôsobom uvedeným vo výroku tohto uznesenia. Poučenie: Proti tomuto uzneseniu odvolanie nie je prípustné.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2014:1014200569.2 (dáta aktuálne k 30. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2014:1014200569.2 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>