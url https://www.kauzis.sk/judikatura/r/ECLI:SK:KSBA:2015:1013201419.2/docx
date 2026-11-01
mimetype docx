--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 23. 11. 2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Opravné uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 2S/188/2013 Identifikačné číslo súdneho spisu: 1013201419 Dátum vydania rozhodnutia: 24. 11. 2015 Meno a priezvisko sudcu, VSÚ: JUDr. Lucia Lasabová ECLI: ECLI:SK:KSBA:2015:1013201419.2 Opravné uznesenie Krajský súd v Bratislave v právnej veci žalobkyne: B. Q., Q. č. XXX, Q., zastúpená: JUDr. Adam Puškár, advokát, Karpatská 5, Bratislava, proti žalovanému: Ústredie práce, sociálnych vecí a rodiny, odbor štátnych sociálnych dávok, Špitálska 8, Bratislava, o preskúmanie zákonnosti rozhodnutia žalovaného č. E./E zo dňa 16.0X.XXXX, takto r o z h o d o l : Krajský súd v Bratislave o p r a v u j e v záhlaví rozsudku Krajského súdu v Bratislave č. k. 2S/188/2013-48 nesprávne označenie napadnutého rozhodnutia žalovaného „č. H./E., P./Q./XXXX/ XXXX“ tak, že má správne znieť „UPS/E Krajský súd v Bratislave o p r a v u j e dátum vyhlásenia rozsudku Krajského súdu v Bratislave č. k. 2S/188/2013-48, na ktorom je uvedený dátum 13.05.2015 tak, že správne má byť uvedený dátum „06.05.2015“. V ostatných častiach zostáva rozsudok Krajského súdu v Bratislave č. k. 2S/188/2013-48 nezmenený. o d ô v o d n e n i e : Pri písomnom vyhotovení rozsudku Krajského súdu v Bratislave č. k. 2S/188/2013-48 došlo k pisárskej chybe, keď bolo v jeho záhlaví uvedené nesprávne označenie napadnutého rozhodnutia žalovaného „č. ÚPS/E., P./Q./XXXX/XXXX“ tak, že má správne znieť „E./E Ďalšou pisárskou chybou v rozsudku Krajského súdu v Bratislave č. k. 2S/188/2013-48, verejne vyhlásenom dňa 06.05.2015, bolo uvedenie nesprávneho dátumu vyhlásenia rozsudku „13.05.2015“. Správny dátum mal byť „06.05.2015“. Podľa § 164 O. s. p. súd kedykoľvek aj bez návrhu opraví v rozsudku chyby v písaní a počítaní, ako aj iné zrejmé nesprávnosti. O oprave vydá opravné uznesenie, ktoré doručí účastníkom. Pritom môže odložiť vykonateľnosť rozsudku na čas, kým opravné uznesenie nenadobudne právoplatnosť. Krajský súd v Bratislave v súlade s vyššie uvedenými skutočnosťami svoje rozhodnutie opravil. Poučenie: Proti tomuto rozhodnutiu možno podať odvolanie do 15 dní odo dňa doručenia prostredníctvom podpísaného súdu na Najvyšší súd SR písomne v dvoch vyhotoveniach. Odvolaniu podanému proti rozhodnutiu, ktoré vydal súdny úradník, môže v celom rozsahu vyhovieť sudca, ktorého rozhodnutie sa považuje za rozhodnutie súdu prvého stupňa; ak sudca odvolaniu nevyhovie, predloží vec na rozhodnutie odvolaciemu súdu. V odvolaní sa má popri všeobecných náležitostiach (§ 42 ods. 3 O.s.p. ) uviesť, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, v čom sa toto rozhodnutie alebo postup súdu považuje za nesprávny a čoho sa odvolateľ domáha.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2015:1013201419.2 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2015:1013201419.2 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>