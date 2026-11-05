--- v0 (2026-11-04)
+++ v1 (2026-11-05)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 11. 2. 2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 1S/231/2014 Identifikačné číslo súdneho spisu: 1014201804 Dátum vydania rozhodnutia: 12. 02. 2015 Meno a priezvisko sudcu, VSÚ: JUDr. Monika Valašíková PhD. ECLI: ECLI:SK:KSBA:2015:1014201804.1 Uznesenie Krajský súd v Bratislave v právnej veci žalobcu: Mesto Liptovský Mikuláš, Štúrova 1989/41, 031 42 Liptovský Mikuláš, proti žalovanému: Úrad pre verejné obstarávanie, so sídlom Dunajská 68, 820 04 Bratislava, o preskúmanie zákonnosti rozhodnutia žalovaného č. z. 104481/2014, č. sp. 10569-P/2014 zo dňa 8.10.2014, takto r o z h o d o l : Krajský súd v Bratislave konanie z a s t a v u j e . Žiaden z účastníkov nemá právo na náhradu trov konania. o d ô v o d n e n i e : Žalobou doručenou tunajšiemu súdu dňa 29.10.2014 sa žalobca domáhal, aby súd preskúmal zákonnosť rozhodnutia žalovaného č. z. 104481/2014, č. sp. 10569-P/2014 zo dňa 8.10.2014, ktorým žalovaný potvrdil prvostupňové rozhodnutie č. 11-7000/SK/4/2014 zo dňa 18.6.2014, ktorým bola žalobcovi uložená pokuta vo výške 8 426,90,- eur za porušenie § 101 ods. 1 zákona o verejnom obstarávaní v spojení s § 58 písm. c) zákona o verejnom obstarávaní, pri zadávaní podlimitnej zákazky na predmet zákazky ,,Stavebné úpravy kotolne Základnej školy ul. Čsl. Brigády Liptovský Mikuláš“ z dôvodu, že žalobca uzavrel zmluvu priamym rokovacím konaním bez splnenia zákonných podmienok na jeho oprávnené použitie. Pred rozhodnutím vo veci samej žalobca podaním doručeným súdu dňa 5.2.2015 oznámil, že berie svoju žalobu v celom rozsahu späť a žiadal súd, aby o trovách konania rozhodol v zmysle ust. § 146 ods. 1 O.s.p.. Podľa ust. § 250h ods. 2 O.s.p. až do rozhodnutia súdu môže žalobca vziať žalobu späť; ak žalovanému medzitým vznikli trovy konania, rozhodne súd o ich náhrade. Podľa ust. § 250d ods. 3 O.s.p. súd uznesením konanie zastaví aj vtedy, ak žaloba bola vzatá späť (§ 250h ods. 2 O.s.p.). Nakoľko žalobca vzal späť žalobu pred rozhodnutím veci, súd v súlade s ust. § 250d ods. 3 O.s.p. konanie zastavil. O trovách konania súd rozhodol podľa ust. § 146 ods. 1 písm. c) O.s.p. s použitím ust. § 246c O.s.p. tak, že žiaden z účastníkov nemá právo na náhradu trov konania, nakoľko konanie vo veci bolo zastavené. Súdny poplatok za žalobu nebol zaplatený. Toto rozhodnutie prijal senát Krajského súdu v Bratislave v pomere hlasov 3:0(podľa § 3 ods. 9 zákona č. 757/2004 Z.z. o súdoch a o zmene a doplnení niektorých zákonov v znení účinnom ku dňu 1.5.2011). Poučenie: Proti tomuto rozhodnutiu možno podať odvolanie do 15 dní odo dňa jeho doručenia na Krajský súd v Bratislave, písomne, dvojmo. Z podania musí byť zjavné, ktorému súdu je určené, kto ho robí, ktorej veci sa týka a čo sleduje a musí byť podpísané a datované (§ 42 ods. 3 O.s.p). V odvolaní sa má popri všeobecných náležitostiach (§ 42 ods. 3 O.s.p.) uviesť, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, v čom sa toto rozhodnutie alebo postup súdu považuje za nesprávny a čoho sa odvolateľ domáha (§ 205 ods. 1 O.s.p.). Podľa § 205 ods. 2 O.s.p. odvolanie možno odôvodniť len tým, že: a/ v konaní došlo k vadám uvedeným v § 221 ods. 1 O.s.p.; b/ konanie má inú vadu, ktorá mohla mať za následok nesprávne rozhodnutie vo veci; c/ súd prvého stupňa neúplne zistil skutkový stav veci, pretože nevykonal navrhnuté dôkazy, potrebné na zistenie rozhodujúcich skutočností; d/ súd prvého stupňa dospel na základe vykonaných dôkazov k nesprávnym skutkovým zisteniam; e/ doteraz zistený skutkový stav neobstojí, pretože sú tu ďalšie skutočnosti alebo iné dôkazy, ktoré doteraz neboli uplatnené (§ 205 a/ O.s.p.); f/ rozhodnutie súdu prvého stupňa vychádza z nesprávneho právneho posúdenia veci. Rozsah, v akom sa rozhodnutie napáda a dôvody odvolania môže odvolateľ rozšíriť len do uplynutia lehoty na odvolanie.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2015:1014201804.1 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2015:1014201804.1 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>