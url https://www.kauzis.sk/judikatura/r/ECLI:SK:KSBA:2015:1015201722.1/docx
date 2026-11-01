--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 22. 10. 2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 8Sd/116/2015 Identifikačné číslo súdneho spisu: 1015201722 Dátum vydania rozhodnutia: 23. 10. 2015 Meno a priezvisko sudcu, VSÚ: JUDr. Peter Pospech ECLI: ECLI:SK:KSBA:2015:1015201722.1 Uznesenie Krajský súd v Bratislave v právnej veci navrhovateľky: E. S., nar. XX.XX.XXXX, T. XXX/X, XXX XX E.R. S. T., proti odporkyni: Sociálna poisťovňa - ústredie, Ul. 29. augusta 8, 813 63 Bratislava, o sirotský dôchodok, takto r o z h o d o l : Krajský súd v Bratislave p o s t u p u j e vec miestne príslušnému Krajskému súdu v Žiline. o d ô v o d n e n i e : Dňa 15.10.2015 bol konajúcemu Krajskému súdu v Bratislave doručený návrh na preskúmanie rozhodnutia odporkyne č. XXX XXX XXXX 0 zo dňa 14.08.2015. Z obsahu spisu vyplýva, že navrhovateľka má trvalé bydlisko na adrese T. XXX/X, XXX XX E. S. T.. Podľa ust. § 11 ods. 1 O.s.p. v platnom znení, konanie sa uskutočňuje na tom súde, ktorý je vecne a miestne príslušný na konanie. Príslušnosť sa určuje podľa okolností, ktoré sú tu v čase začatia konania a trvá do skončenia konania. Podľa ust. § 246a ods. 2 O.s.p. v konaní podľa tretej hlavy piatej časti je miestne príslušný všeobecný súd navrhovateľa alebo krajský súd, v ktorého obvode je tento súd. Podľa ust. § 85 ods. 1 O.s.p. všeobecným súdom občana je súd, v obvode ktorého má občan bydlisko, a ak nemá bydlisko, súd v obvode ktorého sa zdržuje. Podľa ust. § 250d ods. 2 O.s.p. ak predseda senátu zistí, že súd nie je vecne alebo miestne príslušný, postúpi vec uznesením príslušnému súdu. Vzhľadom k tomu, že na predmetné konanie je podľa bydliska navrhovateľky vecne a miestne príslušný Krajský súd v Žiline, súd rozhodol tak ako je uvedené vo výrokovej časti tohto uznesenia. Po právoplatnosti uznesenia bude spis zaslaný miestne príslušnému Krajskému súdu v Žiline, ktorý vec prejedná a rozhodne v merite veci. Poučenie: Proti tomuto uzneseniu odvolanie nie je prípustné.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2015:1015201722.1 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2015:1015201722.1 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>