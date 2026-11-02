--- v0 (2026-11-02)
+++ v1 (2026-11-02)
@@ -62,51 +62,51 @@
       <w:r>
         <w:t>Forma: Rozsudok</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Oblasť práva: Občianske právo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 7Co/83/2015 Identifikačné číslo súdneho spisu: 1111245068 Dátum vydania rozhodnutia: 28. 10. 2015 Meno a priezvisko sudcu, VSÚ: JUDr. Blanka Podmajerská ECLI: ECLI:SK:KSBA:2015:1111245068.2 ROZSUDOK V MENE SLOVENSKEJ REPUBLIKY Krajský súd v Bratislave v senáte zloženom z predsedníčky senátu JUDr. Blanky Podmajerskej a členov senátu JUDr. Blanky Malichovej a JUDr. Zuzany Mališovej, v právnej veci žalobkyne: T. V., B.. XX. X. XXXX, X. W. Č., štátny občan SR, zastúpenej advokátskou kanceláriou: FUTEJ &amp; Partners s. r. o., so sídlom Radlinského 2, Bratislava, IČO: 35 955 341, proti žalovanej: Slovenská republika zastúpená Národnou bankou Slovenska, sídlo Imricha Karvaša 1, Bratislava, o náhradu škody vo výške 1.438,28 eura s príslušenstvom, na odvolanie žalobkyne proti rozsudku Okresného súdu Bratislava I zo dňa 5. 11. 2014, č. k. 10C/223/2011 - 541 a uzneseniu Okresného súdu Bratislava I zo dňa 15. 1. 2015, č. k. 10C/223/2011 - 565, jednohlasne (pomerom hlasov 3 : 0) takto r o z h o d o l : Rozsudok Okresného súdu Bratislava I zo dňa 5. 11. 2014, č. k. 10C/223/2011 - 541 sa v napadnutej časti p o t v r d z u j e . Uznesenie Okresného súdu Bratislava I zo dňa 15. 1. 2015, č. k. 10C/223/2011 - 565 sa p o t v r d z u j e . Žalovanej sa nepriznáva náhrada trov odvolacieho konania. o d ô v o d n e n i e : Napadnutým rozsudkom súd prvého stupňa zamietol žalobu žalobkyne, ktorou sa voči žalovanej domáhala zaplatenia sumy 1.438,28 eura s príslušenstvom predstavujúcu náhradu škody spôsobenej nesprávnym úradným postupom žalovanej pri vykonávaní bankového dohľadu nad činnosťou PODIELOVÉHO DRUŽSTVA SLOVENSKÉ INVESTÍCIE (ďalej len "PDSI") a obchodníka s cennými papiermi CAPITAL INVEST, o.c.p., a.s. (ďalej len "obchodník s CP"). Ďalej prvostupňový súd zamietol návrh žalobkyne na začatie prejudiciálneho konania pred Súdnym dvorom Európskej únie podľa článku 267 Zmluvy o fungovaní Európskej únie a zároveň rozhodol, že žalovanej náhradu trov konania nepriznáva. Svoje rozhodnutie po právnej stránke prvostupňový súd odôvodnil ustanoveniami § 3 ods. 1 písm. d/, § 9 ods.1, 2 zákona č. 514/2003 Z. z. o zodpovednosti za škodu spôsobenú pri výkone verejnej moci, § 127 ods. 2, § 128 zákona č. 566/2001 Z. z. o cenných papieroch a investičných službách a o zmene a doplnení niektorých zákonov (zákon o cenných papieroch) a vecne tým, že žalobkyňa nepreukázala jednu z troch podmienok vzniku zodpovednosti za škodu, a to nesprávny úradný postup Národnej banky Slovenska (ďalej „ NBS“); preto sa v konaní už ani nezaoberal správnosťou vyčíslenej výšky škody. Vykonaným dokazovaním súd prvého stupňa zistil, že investíciami vloženými do Družstva, ktoré tvorili vklady členov Družstva mal právo disponovať výhradne CAPITAL INVEST, o.c.p., na základe zmluvy o riadení portfólia, z ktorej vyplývali práva a povinnosti zmluvných strán uzatvorenej medzi Obchodníkom s CP a Družstvom. Zmluva bola ukončená zo strany Obchodníka s CP výpoveďou zo dňa 30. 3. 2010. Po zániku záväzkového vzťahu medzi Družstvom a Obchodníkom s CP, sa Družstvo domáhalo svojich nárokov vyplývajúcich zo zmluvy voči Obchodníkovi s CP rôznymi žiadosťami a výzvami na zaplatenie dlžných súm. Družstvo sa svojich nárokov voči Obchodníkovi s CP nedomáhalo súdnou cestou. Družstvo finančné prostriedky, ktoré získalo od svojich členov neposkytovalo Obchodníkovi s CP na základe zmluvy, kde by bola špecifikovaná výška poskytnutej sumy, ale zamestnanci Obchodníka s CP priamo disponovali s peniazmi Družstva na základe udeleného súhlasu Družstva. S finančnými prostriedkami na účte Družstva boli oprávnené disponovať zamestnankyne Obchodníka s CP pani U., O., B. H. T.. Družstvo malo účty v Slovenskej sporiteľni a. s., v Československej obchodnej banke a. s. a Všeobecnej úverovej banke a. s. Ďalej prvostupňový súd vykonaným dokazovaním zistil, že na základe schváleného prospektu investície Úradom pre finančný trh UTF - 002/2002/ SPI, zo dňa 21. 3. 2002, právoplatným dňa 28. 3. 2002 bolo Družstvo oprávnené ponúkať majetkové hodnoty s lehotou verejnej ponuky 10 rokov. Prospekt investície bol informačným dokumentom, z obsahu ktorého investori získavali informácie pre ich investičné rozhodnutie. Z listinného dôkazu a to Zmluvy o zriadení portfólia zo dňa 2. 6. 2008 mal súd prvého stupňa preukázané založenie zmluvného vzťahu medzi Družstvom a obchodníkom s cennými papiermi CAPITAL INVEST, o.c.p., a. s. Predmetná zmluva bola Obchodníkom s cennými papiermi vypovedaná listom zo dňa 30. 3. 2010 súčinnosťou od 1. 5. 2010. Po tomto úkone Družstvo listom zo dňa 15. 4. 2010 doručeného NBS požiadalo NBS o preskúmanie postupu spoločnosti CAPITAL INVEST, o.c.p., a. s. V tomto čase Družstvo však nepodalo žalobu voči Obchodníkovi s cennými papiermi o náhradu škody na príslušný súd, ale žiadalo NBS, aby situáciu riešila. Na základe zisteného skutkového stavu do 1. 6. 2010 NBS ako aj jej právny predchodca Úrad pre finančný trh v súlade so zákonom č. 566/2001 Z. z. o cenných papieroch a investičných službách a o zmene a doplnení niektorých zákonov (zákon o cenných papieroch) postupovali správne vo vzťahu k Družstvu, ktoré bolo NBS povinné predkladať polročné správy o svojom hospodárení, z obsahu ktorých nevyplývali žiadne informácie o prípadnej zhoršenej finančnej situácií Družstva predovšetkým po tom , čo bolo vedené rokovanie so štatutárom Družstva ako aj s ostatnými štatutármi dcérskych spoločností družstva a NBS dňa 24. 8. 2007. Obsah prerokovaných skutkových okolností o činnosti Družstva mal súd prvého stupňa preukázaný z obsahu listinného dôkazu a to zápisu z prerokovania problémov a nezrovnalostí v činnosti družstiev zo dňa 24. 8. 2007. Rokovanie bolo uskutočnené v priestoroch NBS. Družstvo NBS dňa 10. 10. 2007 doručilo písomnú odpoveď, v ktorej predovšetkým zdôraznilo, že zo strany družstiev nedošlo k porušeniu zákona a prospektov investícií schválených Úradom pre finančný trh z dôvodov v odpovedi špecifikovaných. Družstvo sa v odpovedi taktiež vyjadrilo k systému fungovania družstiev vzhľadom na ich investičnú stratégiu, že vtedajší stav zodpovedal dlhoročnej finančnej spolupráci medzi spoločnosťami CI HOLDINGU, a. s., jej dcérskymi spoločnosťami a družstvami. Podľa názoru Družstva narušenie tohto systému by mohlo týmto spoločnostiam spôsobiť značné škody ako aj na druhej strane náklady, keďže finančné vzťahy medzi uvedenými spoločnosťami sú dlhodobými investičnými vzťahmi. Družstvu a jeho dcérskym spoločnostiam sa javilo ako problematické zabezpečiť do portfólia družstiev iné investičné nástroje, ako nástroje, ktorých emitentmi boli spoločnosti v rámci finančného skupiny CI HOLDING, a. s. V odpovedi bolo zdôraznené, že dlhodobé vysoké výnosy členov družstiev boli zabezpečené najmä dobrou investičnou stratégiou družstiev, pričom bola vyslovená obava, že jej zmenou by mohlo prísť k ich ohrozeniu, resp. narušeniu dôveryhodnosti družstiev, ak by nebolo naďalej zo strany ich členov možné, aby jednotlivé družstvá boli naďalej schopné plniť svoje záväzky. V odpovedi bolo na záver taktiež zdôraznené, že za vyše päťročné obdobie pôsobenia družstiev na slovenskom finančnom trhu nebola evidovaná ani jedna sťažnosť zo strany členov družstiev a taktiež družstvám nebolo zrejmé, že by NBS disponovala nejakou sťažnosťou voči jednotlivým družstvám. Družstvo až listom doručeným NBS dňa 15. 4. 2010 požiadalo NBS o preskúmanie postupu spoločnosti CAPITAL INVEST, o.c.p., a. s. potom, čo mu Obchodník CP vypovedal zmluvu o zriadení portfólia. Z obsahu listinných dôkazov, ako aj z obsahu výpovede splnomocneného zástupcu žalovanej mal súd prvého stupňa preukázané, že NBS vykonala v období od 20. 4. 2010 do 6. 5. 2010 u obchodníka s cennými papiermi dohľad na mieste. NBS v tomto období vyzvala aj Družstvo listom zo dňa 20. 4. 2010, aby predlžilo žiadosť o schválenie dodatku prospektu investície tak, aby družstvo mohlo pokračovať v zhodnocovaní finančných prostriedkov, keďže NBS zistila, že podstatná časť prospektu investície sa stala neaktuálna. Vykonaným dokazovaním mal súd prvého stupňa preukázané, že Družstvo NBS predložilo dňa 28. 4. 2010 Žiadosť o schválenie dodatkov k prospektu investície. Podaním žiadosti bolo začaté konanie OPK-5664/1/2010, ktoré však bolo podľa ustanovenia § 21 ods. 1, písmeno a/ zákona č. 747/2004 Z. z. o dohľade nad finančným trhom a o zmene a doplnení niektorých zákonov v znení neskorších predpisov prerušené rozhodnutím OPK-5664/1-2/2010 zo dňa 10. 5. 2010 na čas, po ktorý Družstvo bolo povinné odstrániť nedostatky žiadosti a žiadosť doplniť. Družstvo ani po opakovanom predĺžení lehoty na odstránenie vád žiadosti nedostatky žiadosti neodstránilo, v dôsledku čoho NBS rozhodnutím OPK-5664/1-5/2010 zo dňa 26. 8. 2010 konanie vo veci žiadosti zastavila. Rozhodnutie bolo potvrdené Bankovou radou NBS číslo GUV-1744/2010, zo dňa 8. 12. 2010, právoplatným dňa 16. 12. 2010. NBS súbežne začala voči Družstvu konanie o uložení sankcie podľa ustanovenia § 144 ods. 4 zákona č. 566/2001 Z. z. o cenných papieroch a investičných službách a o zmene a doplnení niektorých zákonov v znení neskorších predpisov /ZoCP/ za porušenie § 129 ods. 3 v spojení s § 128 ods.1 písmeno b/ c/ h/ ZoCP a § 125c ods. 1 v spojení s § 127 ods. 4 ZoCP. Rozhodnutím ODT - 10890-4/2010, zo dňa 30. 5. 2011, právoplatným dňa 18. 7. 2011 NBS Družstvu zakázala predaj majetkových hodnôt. Týmto rozhodnutím však NBS nezakázala Družstvu vykonávať inú činnosť, keďže NBS takéto kompetencie voči Družstvu ako podnikateľskému subjektu nemala. Súd prvého stupňa v tejto súvislosti dodal, že NBS na základe získaných poznatkov činnosti Družstva ako aj Obchodníka s CP dňa 27. 7. 2010 orgánom činným v trestnom konaní podala oznámenie o podozrení zo spáchania trestného činu. Podľa uznesenia Prezídia Policajného zboru, Úradu boja proti korupcii, vyšetrovateľa odboru boja proti korupcii č. k. ČVS:PPZ-153/BPK-B-2010 zo dňa 16. 11. 2010 bolo dňa 10. 8. 2010 začaté trestné stíhanie podľa § 199 ods. 1 Trestného poriadku pre obzvlášť závažný zločin podvodu podľa § 221 ods. 1 a ods. 4 písm. a/ Trestného zákona spolupáchateľstvom podľa § 20 Trestného zákona. Podľa súdu prvého stupňa žalobkyňa v konaní nepreukázala, že by NBS vo vzťahu k Družstvu nesprávne úradne postupovala. Práve naopak v konaní mal za preukázané, že NBS až od účinnosti zákona č. 566/2001 Z. z. o cenných papieroch od 1. 6. 2010 bola oprávnená dohliadať aj na skutočnosť, či vyhlasovateľ majetkových hodnôt - Družstvo dodržiava schválený prospekt investície. NBS nevykonávala a ani nemohla vykonávať dohľad nad celkovou činnosťou Družstva ako vyhlasovateľa verejnej ponuky majetkových hodnôt, nakoľko by konala v rozpore s článkom 2 ods. 2 Ústavy Slovenskej republiky, ako aj v rozpore s ustanoveniami zákona č. 566/1992 Zb. O Národnej banke Slovenska, so zákonom č. 566/2001 Z. z. o cenných papieroch a investičných službách a o zmene a doplnení niektorých zákonov ako aj zákonom č. 747/2004 Z. z. o dohľade nad finančným trhom a o zmene a doplnení niektorých zákonov. Súd prvého stupňa zamietnutie žaloby žalobkyne odôvodnil aj tým, že nárok na náhradu škody voči štátu môže byť úspešne uplatnený iba vtedy, ak nemôže poškodený dosiahnuť uspokojenie svojej pohľadávky voči dlžníkovi, ktorý mu je povinný plniť. Žalobkyňa si svoj nárok na náhradu škody uplatnila v konkurznom konaní vedenom Okresným súdom Bratislava I sp. zn. 3K 95/2010 voči úpadcovi - Družstvu, ktorého členkou bola, čo znamená, že v prípade prebiehajúceho konkurzu na majetok dlžníka sa posúdenie nevymožiteľnosti pohľadávky poškodenej - žalobkyne ako predpokladu vzniku škody spôsobenej štátom odvíja až odo dňa, keď pominú účinky vyhláseného konkurzu alebo až vtedy, keď nebude nárok žalobkyne na základe právoplatného rozvrhového uznesenia súdu uspokojený. Pohľadávka žalobkyne bola síce správcom konkurznej podstaty popretá /čo však neznamená, že počas incidenčného konania pohľadávku žalobkyne neuzná/, žalobkyňa si uplatnila pohľadávku na Okresnom súde Bratislava I incidenčnou žalobou, ktorý doposiaľ o incidenčnej žalobe žalobkyne nerozhodol a konkurz nie je ukončený, preto nie je možné ustáliť výšku škody, ktorá žalobkyni vznikla a žalobu o zaplatenie škody je možné považovať za predčasne podanú. Súd prvého stupňa žalobu žalobkyne zamietol aj z dôvodu, že ako bývalá členka družstva, ktorá sa stane v dôsledku nevyplatených finančných prostriedkov družstvom veriteľom družstva si svoje nároky na náhradu škody môže uplatniť v zmysle ustanovenia § 243 a/ ods. 4 Obchodného zákonníka za splnenia podmienok vzniku škody voči členom predstavenstva Družstva alebo členom kontrolnej komisie Družstva podľa ustanovenia § 244 Obchodného zákonníka. Obchodný zákonník v § 251 ods. 2, § 243a/ ods. 4 a § 244 ods. 8 explicitne zakotvuje, že každý člen družstva je oprávnený v mene družstva podať žalobu o náhradu škody proti členovi predstavenstva z titulu jeho zodpovednosti voči družstvu za ním spôsobenú škodu, ďalej zakotvuje, že každý veriteľ družstva môže vo svojom mene a na vlastný účet uplatniť nároky družstva na náhradu škody proti členom predstavenstva a tiež proti členom kontrolnej komisie, ak veriteľ družstva nemôže uspokojiť svoju pohľadávku z majetku družstva, ale taktiež zakotvuje, že ak je na majetok družstva vyhlásený konkurz, nároky veriteľov družstva proti členom predstavenstva a tiež proti členom kontrolnej komisie družstva môže uplatňovať správca konkurznej podstaty družstva voči členom predstavenstva družstva, ktorí ak porušili svoje povinnosti pri výkone svojej funkcie sú zodpovední spoločne a nerozdielne za škodu, ktorú tým družstvu spôsobili. Podľa názoru prvostupňového súdu v danom prípade je právne relevantným prípadný nesprávny úradný postup, ktorého by sa mohla NBS dopustiť zanedbaním dohľadu len vo vzťahu k dohliadanému subjektu, ktorým je Družstvo. Len v prípade takéhoto nesprávneho úradného postupu by prichádzalo do úvahy, že v priamej príčinnej súvislosti s nesprávnym úradným postupom by žalobkyni vznikla škoda. Žalobkyňa poukazovala na to, že jej vznikla škoda aj v príčinnej súvislosti so zanedbaním dohľadu zo strany NBS nad činnosťou Obchodníka s CP. Samotná žalobkyňa pritom poukazovala na to, že Družstvo poskytovalo finančné prostriedky potom, ako ich získalo od žalobkyne Obchodníka s CP na základe zmluvy o riadení portfólia. Medzi Družstvom a Obchodníkom s CP tak vznikol záväzkový vzťah, na základe ktorého boli obaja účastníci zmluvy povinní plniť si z uzavretej zmluvy. Ak Družstvo zistilo, že Obchodník s CP si svoje povinnosti, vyplývajúce mu zo zmluvy neplní, bolo jeho povinnosťou domáhať sa súdnou cestou pohľadávok, na ktoré malo na základe uzavretej zmluvy nárok. Len v prípade, ak by sa Družstvo svojej pohľadávky nedomohlo voči Obchodníkovi s CP titulom nároku vyplývajúcemu zo zmluvy, bolo by možné /teoreticky/ dospieť k záveru, že Družstvu vznikla škoda v súvislosti s prípadným nesprávnym úradným postupom NBS spočívajúcom v zanedbaní dohľadu nad Obchodníkom s CP. V priamej príčinnej súvislosti s prípadným preukázaným nesprávnym úradným postupom nad dohliadaným subjektom - Obchodníkom s CP mohla vzniknúť škoda len na strane Družstva, čo je však subjekt odlišný od žalobkyne. Podľa názoru súdu z hore uvedených dôvodov je prípadný nesprávny úradný postup NBS vyplývajúci z dohľadu nad Obchodníkom s CP v danom prípade právne irelevantný, pretože na strane žalobkyne nedošlo k vzniku škody v priamej príčinnej súvislosti s prípadným nesprávnym úradným postupom NBS spočívajúcom v zanedbaní dohľadu na Obchodníkom s CP, preto sa súd prvého stupňa takýmto prípadným nesprávnym úradným postupom ani nezaoberal. Žalovaná podľa názoru súdu prvého stupňa v konaní preukázala, že NBS dohľad nad dohliadaným subjektom - Družstvom nezanedbala. Súd prvého stupňa sa priklonil k názoru žalovanej, že Družstvo bolo dohliadaným subjektom len v obmedzenom rozsahu /dohľad nad plnením povinností vyhlasovateľa verejnej ponuky majetkových hodnôt/ v súlade s ustanoveniami § 125 až § 128 ZoCP. V súlade s uvedenými stanoveniami Úrad pre finančný trh schválil Družstvu Prospekt investície, pričom posudzoval len jeho úplnosť/ § 127 ods. 4 v spojení s § 125 ods. 7 ZoCP/, posudzoval, či obsahuje všetky údaje a vzájomný súlad predložených údajov a ich zrozumiteľnosť. Za pravdivosť údajov v Prospekte investície zodpovedali príslušné orgány Družstva. NBS nemohla vykonávať dohľad nad celkovou činnosťou Družstva, pretože v takom prípade by došlo k prekročeniu jeho kompetencií. NBS až od 1. 6. 2010 bola oprávnená dohliadať aj na skutočnosť či vyhlasovateľ majetkových hodnôt dodržiava schválený prospekt investície. Záverom odôvodnenia napadnutého rozsudku súd prvého stupňa dodal, že štát (Slovenská republika) nemôže priamo zasahovať do vlastnej činnosti Družstva a jeho majetkovoprávnych vzťahov, v ktorých má družstvo autonómne postavenie. Vnútorné vzťahy Družstva sa spravovali v danom čase stanovami družstva, ustanoveniami Obchodného zákonníka. Žalobkyňa ako členka družstva (t. j. podnikateľského subjektu) neinvestovala predmetné peňažné prostriedky do subjektu, na činnosť ktorého nemala žiaden vplyv, ale práve naopak členská schôdza je najvyšším orgánom družstva, prostredníctvom ktorého členovia uplatňujú svoje právo riadiť záležitosti družstva, kontrolujú činnosť družstva v jeho orgánov v zmysle ustanovení Obchodného zákonníka a Stanov PDSI. Žalobkyňa v konaní nepreukázala, že počas členstva v družstve realizovala svoje oprávnenia vyplývajúce jej z členstva tak, že by aktívne zasiahla do činnosti družstva za účelom odvrátenia hroziacej škody pri zistení nedostatkov v činnosti štatutárnych zástupcov družstva. V napadnutom rozsudku súd prvého stupňa ďalej zamietol návrh žalobkyne na podanie prejudiciálnej otázky Súdnemu dvoru Európskej únie právne dôvodiac § 109 ods.1 písm. c/ O. s. p., čl. 267 Zmluvy o fungovaní Európskej únie konštatujúc, že rozhodnutie Súdneho dvora Európskej únie o položených otázkach nie je nevyhnutné pre vydanie rozhodnutia vo veci samej. O trovách konania súd prvého stupňa rozhodol podľa § 142 ods. 1 O. s. p. a ich náhradu úspešnej žalovanej nepriznal z dôvodu, že táto si náhradu trov konania neuplatnila. Proti zamietajúcemu výroku rozsudku vo veci samej podala žalobkyňa v zákonnej lehote odvolanie namietajúc, že konanie má inú vadu, ktorá mohla mať za následok nesprávne rozhodnutie vo veci (§ 205 ods. 2 písm. b/ O. s. p.), súd prvého stupňa neúplne zistil skutkový stav veci, pretože nevykonal navrhnuté dôkazy, potrebné na zistenie rozhodujúcich skutočností (§ 205 ods. 2 písm. c/ O. s. p.), súd prvého stupňa dospel na základe vykonaných dôkazov k nesprávnym skutkovým zisteniam (§ 205 ods. 2 písm. d/ O. s. p.) a rozhodnutie súdu prvého stupňa vychádza z nesprávneho právneho posúdenia veci (§ 205 ods. 2 písm. f/ O. s. p.). Vo vzťahu k výroku rozhodnutia súdu prvého stupňa, ktorým zamietol návrh vo veci samej žalobkyňa poukázala na to, že súd prvého stupňa nezohľadnil, že Národná banka Slovenska nepostupovala v súlade s princípom právneho štátu, ktorého súčasťou je aj princíp právnej istoty, keď základným atribútom je istota subjektov práva, že sa voči nim bude zachovávať právo, a teda orgány verejnej moci budú vo vzťahu k nim postupovať v súlade s ústavou a platnými právnymi predpismi, t. j., že ich postup bude zo strany subjektov práva predvídateľný. Uviedla, že sa spoliehala, že nedôjde ku škode na jej úkor, pretože vychádzala z garancie Národnej banky Slovenska ako orgánu dohľadu a nemohla predpokladať, že dohľad nad Prospektom investície je podľa Národnej banky Slovenska len formálny, resp., že takýto je jeho obsah podľa výkladu žalovanej, pretože zákon o dohľade takýmto spôsobom obsah dohľadu nad Prospektom investícií nedefinoval. Postup Národnej banky Slovenska bol preto svojvoľný v neprospech každého, ktorý sa na žalovanú z hľadiska stability a ochrany investície spoľahol. Argument žalovanej, že upozornila Družstvo, že vykonáva dohľad nad činnosťou Družstva ako vyhlasovateľa verejnej ponuky majetkových hodnôt podľa § 135 ods. 1 zák. č. 566/2001 Z. z., ale nie dohľad nad celkovou činnosťou Družstva posúdila ako úplne irelevantný, nakoľko nemohla mať o takto zúženom dohľade orgánu vedomosť. Nesúhlasila so záverom súdu prvého stupňa o tom, že neexistuje príčinná súvislosť medzi škodou a porušením zákonných povinností Národnou bankou Slovenska, spočívajúcou v nesprávnom výkone dohľadu, ktorým bol porušený zák. č. 566/2001 Z. z.. Za obzvlášť nepochopiteľný žalobkyňa považovala záver súdu prvého stupňa, že sa mala viac starať o svoje záležitosti v rámci zásady "právo patrí bdelým", nakoľko ku škode došlo v rámci porušenia zákonnej povinnosti banky vykonávať zákonom stanovené povinnosti dohľadu a nie v dôsledku toho, že nebola "bdelá" s tým, že jej nepatrili ani zákonom stanovené právomoci dohľadu nad činnosťou Družstva, ani obchodníka s cennými papiermi, ktorými by mohla zabezpečiť dodržiavanie zákona o cenných papieroch, resp. sankciami, k dodržiavaniu zákona porušujúci subjekt donútiť. Uviedla, že povinnosťou Národnej banky Slovenska podľa ust. § 137 ods. 2 ZoCP je a bolo zisťovanie a vyhodnocovanie informácií a podkladov o skutočnostiach, ktoré sa týkajú dohliadaných subjektov a ich činností. Podľa § 135 ods. 1 zákona o cenných papieroch (platného v tomto znení od 1. mája 2007) Družstvo ako vyhlasovateľ verejnej ponuky majetkových hodnôt, ako aj obchodník, patrili a patria k povinne dohliadaným subjektom zo strany Národnej banky Slovenska napriek tomu, že žalovaná v priebehu celého konania tvrdila opak - preto mala Národná banka Slovenska zisťovať všetky informácie a podklady o dodržiavaní, resp. nedodržiavaní povolení na činnosť vydaných Národnou bankou Slovenska Družstvu (Prospekt investícií, vydaný vtedajším Úradom pre finančný trh a následne pravidelne kontrolovaný Národnou bankou Slovenska) a obchodníkovi s cennými papiermi. Povinný zákonný dohľad zo strany Národnej banky Slovenska je dokonca koncipovaný tak široko, že má zisťovať informácie a podklady aj o iných rizikách, ako tých vyplývajúcich z povolení na činnosť, vrátane rizík, ktorým sú vystavené dohliadané subjekty a v rámci nich aj Družstvo činnosťou obchodníka, ako i vrátane rizík, ktoré mohli viesť k ohrozeniu záujmov klientov dohliadaných subjektov, teda aj žalobkyne. Poukázala na skutočnosť, že v konaní vedenom na Okresnom súde Bratislava I pod sp. zn. 7C/206/2011 bolo výpoveďou svedka N.. Z. Y., S.. preukázané, že Národná banka Slovenska už v roku 2007 pri kontrole Družstva zistila, že z hľadiska rizikovosti portfólia má nedostatočne rozložené portfólio, ktoré bolo tvorené zmenkou jediného emitenta, a to spoločnosti CI HOLDING, a. s., ktorý v tom čase akcionársky vlastnil obchodníka s cennými papiermi, t. j. že Družstvo malo všetky peňažné prostriedky získané od žalobcov investované v subjekte personálne a majetkovo prepojenom s obchodníkom a Družstvom. Národná banka Slovenska sa po zistení o rizikovosti portfólia Družstva uspokojila s takou nápravou stavu, že toto portfólio bolo po vytknutí zo strany banky rozložené namiesto jednej do troch zmeniek, a to zmeniek vystavených spoločnosťou CI HOLDING a. s., CI Reality, s. r. o. a GLOBAL production s. r. o., pričom posledné dve spoločnosti boli opäť 100 % dcérskymi spoločnosťami CI HOLDING, a. s. a vo všetkých troch spoločnostiach bol navyše či už členom predstavenstva alebo konateľom N.. I. Č., vtedajší predseda predstavenstva obchodníka. Odvolateľka poukázala ďalej na to, že Národná banka Slovenska naďalej akceptovala stav, že celé portfólio Družstva je rozložené a investované do prepojených subjektov s CI HOLDING a. s. a obchodníkom a napriek tomu, že vydala právoplatné sankčné rozhodnutie voči obchodníkovi (v ktorom konštatovala, že obchodník s cennými papiermi vo svojej činnosti, pre svojich klientov a v rámci nich aj výslovne pre Družstvo porušil Zákon o cenných papieroch vo viacerých podstatných ohľadoch) ani po vydaní tohto rozhodnutia okrem udelenej pokuty vo výške 10.000 eur nevyužila svoje kompetencie v zmysle zákona o cenných papieroch a neprijala žiadne následné kontrolné alebo významnejšie opatrenia (predbežne alebo celkom zakázať činnosť obchodníkovi alebo družstvu, resp. zrušiť povolenie na činnosť obchodníkovi alebo udeliť sankcie priamo členom predstavenstva alebo obchodníka). Následné podcenenie situácie a umožnenie ďalšej činnosti Družstva aj obchodníka s CP vyústilo v roku 2010 do nedostupnosti ňou vložených prostriedkov do Družstva, pričom banka svojou nečinnosťou a ľahostajným prístupom k svojim kompetenciám zapríčinila aj to, že už nemohla rozpoznať riziko svojej investície, resp., že túto investíciu jej banka svojim zanedbateľným dohľadom ani v minimálnej možnej miere neochránila. Poukázala ďalej na skutočnosť, že Národná banka Slovenska tým, že dňa 4. marca 2011 obchodníkovi s cennými papiermi odňala licenciu na činnosť a Družstvu zakázala činnosť v roku 2011, potvrdila dlhodobé porušovanie Zákona o cenných papieroch; z uvedeného vyplýva tolerovanie porušovania právnych predpisov minimálne od roku 2008 do roku 2011 Národnou bankou Slovenska. Odvolateľka ďalej uviedla, že Národná banka Slovenska rozhodnutím zo dňa 30. mája 2011 č. ODT-10890-4/2010 (právoplatným dňa 18. júla 2011) zakázala Družstvu predaj majetkových hodnôt z dôvodu neaktuálnosti Prospektu investícií s tým, že Národná banka Slovenska ustálila trvanie neaktuálnosti prospektu až od mája 2010 účelovo, nakoľko údaje do neho zahrnuté boli v skutočnosti neaktuálne dlhodobo pred májom 2010, spätne k 31. decembru 2006, kedy došlo v sídle Národnej banky Slovenska dňa 27. augusta 2007 k stretnutiu s poverenými členmi predstavenstva Družstva za účelom prerokovania nezrovnalostí a problémov v jeho činnosti. Údaje o subjektoch, s ktorými je Družstvo majetkovo prepojené boli neaktuálne minimálne od 1. októbra 2009 a údaje o majetkových aktívach, ktoré sa majú nadobudnúť z peňažných prostriedkov nadobudnutých na základe verejnej ponuky majetkových hodnôt a základné strategické zámery podnikateľskej činnosti Družstva boli neaktuálne už k 31. decembru 2006. Z uvedeného vyplýva, že Družstvo svojim konaním porušovalo ust. § 129 ods. 3 v spojení s § 128 ods. 1 písm. b/, c/ a h/ a § 125c ods. 1 v spojení s § 127 ods. 4 zákona o cenných papieroch od 31. decembra 2006, avšak Národná banka Slovenska voči Družstvu úradne zasiahla až v máji 2011 (zákazom činnosti). Žalobkyňa konštatovala, že existujúce konkurzné konanie samo osebe nevylučuje možnosť podať veriteľom, ktorý si prihlásil svoju pohľadávku do konkurzu, návrh na náhradu škody proti štátu a nerobí takýto návrh predčasným, pretože je povinnosťou súdu v konaní o náhradu škody skúmať, či aktuálny stav konkurzného konania objektívne vylučuje možnosť uspokojenia žalobkyne ako veriteľa v konkurznom konaní a ak áno, v akom rozsahu. Súd pri tomto hodnotení dokonca nemá čakať až na konečné rozvrhové uznesenie konkurzného súdu (rozsudok Najvyššieho súdu Českej republiky zo dňa 11. apríla 2012, sp. zn. 29Cdo/4968/2009), ale je povinný zohľadniť už napr. správy ustanoveného správcu konkurznej podstaty o stave daného konkurzu - preto žiadna platná právna norma neumožňuje vysloviť záver o predčasnosti podania návrhu a to ani vtedy, ak žalobkyňa doposiaľ nemala možnosť vymôcť plnenie od subjektu, ktorý jediný je podľa názoru žalovanej a prvostupňového súdu povinný jej dané plnenie vrátiť. V odvolaní napokon poukázala na závery uznesenia Najvyššieho súdu Slovenskej republiky zo dňa 31. januára 2012, sp. zn. 6 MCdo 11/2010 a na to, že zo zápisníc o pojednávaní pred prvostupňovým súdom vyplýva, že listinné dôkazy vyžiadané prvostupňovým súdom, resp. predložené účastníkmi konania neboli v značnom počte a rozsahu riadne vykonané spôsobom podľa § 129 ods. 1 O. s. p.. Žalovaná vo vyjadrení sa k odvolaniu žalobkyne navrhla rozhodnutie súdu prvého stupňa v napadnutej časti ako vecne a právne správne potvrdiť. Uviedla, že súd prvého stupňa pri konaní v prejednávanej veci postupoval maximálne zodpovedne, vo veci vykonal rozsiahle dokazovanie za účelom spoľahlivého zistenia skutkového stavu, riadne zabezpečil listiny aj z iných súdnych konaní a v konečnom dôsledku mal v spise k dispozícii všetky pre vec podstatné a rozhodujúce písomné listinné dôkazy, či už predložené žalobkyňou alebo žalovanou. Súd prvého stupňa na základe vykonaného dokazovania dostatočne správne zistil skutkový aj právny stav veci, pričom z jeho činnosti mu boli známe aj iné dôležité skutočnosti (§ 121 O. s. p.), pretože na prvostupňovom súde už od 2. júla 2012 pravidelne prebiehajú konania v skutkovo a právne analogických veciach. Žalovaná vo vyjadrení zopakovala svoje počas konania prezentované tvrdenia k skutkovo a právne podstatným skutočnostiam týkajúcim sa daného prípadu a uviedla, že žalobkyni doposiaľ nevznikla žiadna škoda a nie je možné ani odhadnúť, v akej výške a kedy v budúcnosti jej eventuálne vznikne, pretože vznik samotnej škody a jej výška závisí od výsledku konkurzného konania PDSI. K námietke žalobkyne o riadnom nevykonaní listinných dôkazov uviedla, že zo zápisnice z pojednávania súdu jasne vyplýva skutočnosť, že súd oboznámil (vykonal) jednotlivé dôkazy nachádzajúce sa v súdnom spise. Žalovaná napokon poukázala na to, že súd prvého stupňa náležite posúdil skutkový i právny stav veci a konanie nemalo ani inú vadu, ktorá by údajne mohla mať za následok nesprávne rozhodnutie vo veci. Odvolací súd preskúmal vec v rozsahu a medziach dôvodov odvolania (§ 212 ods. 1 O. s. p.), bez nariadenia odvolacieho pojednávania (§ 214 ods. 2 O. s. p.) keďže sa nejednalo o prípad, v ktorom by bolo potrebné zopakovať alebo doplniť dokazovanie, nejednalo sa o konanie vo veciach porušenia zásady rovnakého zaobchádzania, nariadenie pojednávania si nevyžadoval ani dôležitý verejný záujem, vo veci súd prvého stupňa nerozhodol bez nariadenia pojednávania podľa § 115a O. s. p. a dospel k záveru, že odvolanie žalobkyne nie je podané dôvodne. Súd prvého stupňa riadne zistil skutkový stav veci, keď vykonal dokazovanie v rozsahu potrebnom na zistenie rozhodujúcich skutočností (§ 120 ods. 1 O. s. p.) z hľadiska posúdenia opodstatnenosti žaloby na náhradu škody spôsobenej nesprávnym úradným postupom orgánu verejnej moci, výsledky vykonaného dokazovania správne zhodnotil (§ 132 O. s. p.) a na ich základe dospel k správnym skutkovým a právnym záverom, ktoré v napadnutom rozhodnutí aj náležite a veľmi podrobne odôvodnil (§ 157 ods. 2 O. s. p.). Podľa § 219 ods. 2 O.s.p., ak sa odvolací súd v celom rozsahu stotožňuje s odôvodnením napadnutého rozhodnutia, môže sa v odôvodnení obmedziť len na skonštatovanie správnosti dôvodov napadnutého rozhodnutia, prípadne doplniť na zdôraznenie správnosti napadnutého rozhodnutia ďalšie dôvody. S poukazom na citované ustanovenie, prihliadajúc na obsah súdneho spisu a z neho vyplývajúci skutkový stav , sa odvolací súd nezistiac v postupe súdu prvého stupňa z hľadiska procesnoprávneho žiadne vady majúce za následok nesprávne rozhodnutie vo veci, v celom rozsahu po skutkovej a právnej stránke stotožňuje s dôvodmi týkajúcimi sa odvolaním napadnutého rozsudku prvostupňového súdu, v ktorom súd prvého stupňa zamietol žalobu uplatnenú žalobkyňou na náhradu škody spôsobenej jej nesprávnym úradným postupom Národnej banky Slovenska (ďalej "NBS") pri výkone dohľadu nad Podielovým družstvom Slovenské investície (ďalej "Družstvo"), v ktorom podrobne zodpovedal na v konaní nastolené otázky majúce pri rozhodovaní o uplatnenom nároku podstatný význam, ktoré odvolateľka zopakovala v odvolaní podanom proti rozsudku ; z uvedeného dôvodu, osvojac si dôvody napadnutého rozhodnutia v tejto časti , odvolací súd využíva možnosť danú mu ust. § 219 ods.2 O.s.p. na vypracovanie tzv. skráteného odôvodnenia rozhodnutia. K doplneniu dôvodov rozhodnutia súdu prvého stupňa a v záujme dôsledného vyporiadania sa s odvolacími námietkami smerujúcimi proti zamietajúcemu výroku rozhodnutia vo veci samej odvolací súd udáva nasledovné. K žalobkyňou uplatnenému odvolaciemu dôvodu podľa § 205 ods. 2 písm. d/ O. s. p. (t. j. že súd prvého stupňa dospel na základe vykonaných dôkazov k nesprávnym skutkovým zisteniam) odvolací súd konštatuje, že citovaný odvolací dôvod je v súdnej praxi vykladaný tak, že musí ísť o také skutkové zistenia, na základe ktorých súd prvého stupňa vec posúdil po právnej stránke a ktoré nemajú v podstatnej časti oporu vo vykonanom dokazovaní. Skutkové zistenia nezodpovedajú vykonaným dôkazom, ak výsledok hodnotenia dôkazov nie je v súlade s § 132 O. s. p., a to vzhľadom na to, že súd vzal do úvahy skutočnosti, ktoré z vykonaných dôkazov alebo z prednesov účastníkov nevyplynuli, ani inak nevyšli počas konania najavo, alebo opomenul rozhodujúce skutočnosti, ktoré boli vykonanými dôkazmi preukázané, alebo vyšli počas konania najavo. Nesprávne sú aj také skutkové zistenia, ktoré súd prvého stupňa založil na chybnom hodnotení dôkazov. Typovo ide o situáciu, kde je logický rozpor v hodnotení dôkazov, prípadne poznatkov, ktoré vyplynuli z prednesov účastníkov, alebo ktoré vyšli najavo inak z hľadiska závažnosti (dôležitosti), zákonnosti, pravdivosti, eventuálnej vierohodnosti alebo ak výsledok hodnotenia dôkazov nezodpovedá tomu, čo malo byť zistené spôsobom vyplývajúcim z ustanovení § 133 až § 135 O. s. p.. Odvolací súd v prejednávanej veci dospel k záveru, že uvedený odvolací dôvod nie je naplnený. Rozhodnutiu súdu prvého stupňa nemožno vytknúť, že by vzal do úvahy skutočnosti, ktoré z vykonaných dôkazov alebo z prednesov účastníkov nevyplynuli, ani inak nevyšli za konania najavo, že by opomenul niektoré rozhodujúce skutočnosti, ktoré boli vykonanými dôkazmi preukázané, alebo že by v jeho hodnotení dôkazov bol logický rozpor, prípadne že by výsledok jeho hodnotenia dôkazov nezodpovedal tomu, čo malo byť zistené spôsobom vyplývajúcim z ustanovenia § 133 až § 135 O. s. p. alebo, že by na zistený skutkový stav aplikoval nesprávne zákonné ustanovenia alebo použité zákonné ustanovenia nesprávne vyložil. K námietke odvolateľky, že napadnutý rozsudok prvostupňového súdu spočíva na nesprávnom právnom posúdení veci (§ 205 ods. 2 písm. f/ O. s. p.) treba uviesť, že právnym posúdením je činnosť súdu, pri ktorej zo skutkových zistení vyvodzuje právne závery a aplikuje konkrétnu právnu normu na zistený skutkový stav. Nesprávnym právnym posúdením veci je omyl súdu pri aplikácii práva na zistený skutkový stav. O nesprávnu aplikáciu právnych predpisov ide vtedy, ak súd nepoužil správny právny predpis alebo ak síce aplikoval správny právny predpis, nesprávne ho ale interpretoval alebo ak zo správnych skutkových záverov vyvodil nesprávne právne závery. V posudzovanom prípade, v ktorom konajúci prvostupňový súd zo správnych skutkových záverov vyvodil správne právne závery a aplikoval správny právny predpis, namietaná vada konania nebola odvolacím súdom zistená. Hmotnoprávnym základom pre uplatnenie práva žalobkyne na náhradu škody je v danom prípade ust. § 9 zák. č. 514/2003 Z. z., podľa ktorého štát zodpovedá za škodu spôsobenú nesprávnym úradným postupom. Zodpovednosť štátu za škodu spôsobenú nesprávnym úradným postupom má povahu objektívnej zodpovednosti, ktorej sa nemožno zbaviť a ktorá je založená na súčasnom (kumulatívnom) splnení troch podmienok, ktorými je nesprávny úradný postup, vznik škody a príčinná súvislosť medzi nesprávnym úradným postupom a vznikom škody. Prvotnou podmienkou pre vznik zodpovednosti štátu za škodu spôsobenú nesprávnym úradným postupom je existencia nesprávneho úradného postupu, ktorý zákon č. 514/2003 Z. z. v ustanovení § 9 bližšie vysvetľuje tak, že za nesprávny úradný postup je potrebné považovať aj porušenie povinnosti orgánu verejnej moci urobiť úkon alebo vydať rozhodnutie v zákonom ustanovenej lehote, nečinnosť orgánu verejnej moci pri výkone verejnej moci, zbytočné prieťahy v konaní alebo iný nezákonný zásah do práv, právom chránených záujmov fyzických osôb a právnických osôb. Podľa konkrétnych okolností toho - ktorého prípadu, môže však ísť o akúkoľvek činnosť spojenú s výkonom právomoci určitého štátneho orgánu, ak pri tomto výkone alebo v súvislosti s ním dôjde k porušeniu pravidiel stanovených právnymi predpismi pre konanie štátneho orgánu alebo k porušeniu poriadku vyplývajúceho z povahy, funkcie alebo cieľov tejto činnosti. Úradný postup nie je spravidla možné v právnom predpise upraviť do najmenších podrobností a jeho správnosť je potrebné posudzovať i z hľadiska účelu, k dosiahnutiu ktorého postup štátneho orgánu smeruje. Nesprávnym úradným postupom môže byť aj nevydanie alebo oneskorené vydanie rozhodnutia v dôsledku porušenia stanovených alebo primeraných lehôt na jeho vydanie, keďže znaky nesprávneho úradného postupu má aj nečinnosť štátneho orgánu alebo jeho činnosť, ktorá nie je vykonaná v stanovenej lehote alebo v lehote zodpovedajúcej právu na prejednanie veci bez zbytočných prieťahov (článok 48 ods. 2 Ústavy Slovenskej republiky). Ani vzťah príčinnej súvislosti (kauzálny nexus) medzi nesprávnym úradným postupom a škodou zák. č. 514/2003 Z. z. nevysvetľuje. V právnej teórii sa týmto vzťahom označuje priama väzba javov (objektívnych súvislostí), v rámci ktorého jeden jav (príčina) vyvoláva druhý jav (následok). O vzťah príčinnej súvislosti ide, ak je medzi nesprávnym úradným postupom a škodou vzťah príčiny a následku. Ak bola príčinou vzniku škody iná skutočnosť, zodpovednosť za škodu nenastáva, pričom otázka príčinnej súvislosti nie je otázkou právnou, ide o skutkovú otázku, ktorá môže byť riešená len v konkrétnych súvislostiach. Právnym posúdením je vymedzenie medzi akou ujmou (ako následkom) a akou skutočnosťou (ako príčinou) tejto ujmy má byť príčinná súvislosť zisťovaná. Pre posúdenie vzniku zodpovednosti za škodu má preto zásadný význam otázka, v čom konkrétne spočíva škoda (majetková ujma), za ktorú je náhrada požadovaná. Práve vo vzťahu medzi konkrétnou ujmou poškodeného (pokiaľ vznikla) a konkrétnym konaním škodcu (ak je protiprávne) sa zisťuje príčinná súvislosť. Pri zisťovaní príčinnej súvislosti treba škodu izolovať zo všeobecných súvislostí a skúmať príčinu, ktorá ju vyvolala. Pritom nie je rozhodujúce časové hľadisko, ale vecná súvislosť príčiny a následku; časová súvislosť ale napomáha pri posudzovaní vecnej súvislosti. V postupnom slede javov je každá príčina niečím vyvolaná (sama je následkom niečoho) a každý ňou spôsobený následok sa stáva príčinou ďalšieho javu. Zodpovednosť však nemožno robiť závislou na neobmedzenej kauzalite. Atribútom príčinnej súvislosti je totiž "priamosť" pôsobenia príčiny na následok, pri ktorej príčina priamo (bezprostredne) predchádza následku a vyvoláva ho. Vzťah príčiny a následku musí byť preto priamy, bezprostredný, neprerušený; nestačí, ak je iba sprostredkovaný. Pri zisťovaní príčinnej súvislosti treba v dôsledku toho skúmať, či v komplexe skutočností prichádzajúcich do úvahy ako (priama) príčina škody existuje skutočnosť, s ktorou zákon spája zodpovednosť za škodu. Príčinná súvislosť (kauzálny nexus) je podstatným prvkom zodpovednostnej skutkovej podstaty. Vyžaduje sa, aby protiprávne konanie (delikt, nezákonné rozhodnutie, nesprávny úradný postup) a vznik škody boli v logickom slede (nexus = spojenie, súvislosť, sled), teda, aby protiprávne konanie bolo príčinou a vznik škody vrátane jej rozsahu následkom tejto príčiny. Nestačí iba pravdepodobnosť príčinnej súvislosti, či okolnosti nasvedčujúcej jej existencii; príčinnú súvislosť treba vždy preukázať. Rozhodujúca je vecná súvislosť príčiny a následku ktorú nemožno riešiť vo všeobecnej rovine, ale vždy v konkrétnych súvislostiach. Príčinou vzniku škody môže byť len také konanie (alebo opomenutie), bez ktorého by škodný následok nevznikol. Základom je úvaha (test conditio sine qua non spoločný pre takmer všetky právne systémy Európskej únie), či by škodlivý následok nastal bez konania škodcu. Ak by tomu tak bolo, príčinná súvislosť by daná nebola. Podľa teórie tzv. adekvátnej príčinnej súvislosti, príčinná súvislosť je daná vtedy, ak je škoda podľa všeobecnej povahy, obvyklého chodu vecí a skúseností adekvátnym dôsledkom protiprávneho úkonu. Súčasne však musí byť preukázané, že škoda by bez tejto príčiny nebola nastala. Pri riešení otázky príčinnej súvislosti je právnym posúdením veci vymedzenie medzi akou ujmou (ako následkom) a akou skutočnosťou (ako príčinou) tejto ujmy má byť príčinná súvislosť zisťovaná. Pre posúdenie zodpovednosti za škodu má preto zásadný význam otázka, v čom konkrétne spočíva škoda (majetková ujma), za ktorú je požadovaná náhrada. Podľa § 420 ods. 1 Občianskeho zákonníka, každý zodpovedá za škodu, ktorú spôsobil porušením právnej povinnosti. Podľa § 442 ods. 1 Občianskeho zákonníka, uhrádza sa skutočná škoda a to, čo poškodenému ušlo (ušlý zisk). Odvolací súd sa stotožňuje so záverom súdu prvého stupňa, že v konaní nebol preukázaný nesprávny úradný postup zo strany Národnej banky Slovenska pri vykonávaní dohľadu nad činnosťou Družstva. V danom prípade nie je sporné, že NBS bola povinná vykonávať dohľad nad činnosťou Družstva ako vyhlasovateľa verejnej ponuky majetkových hodnôt, v konaní však bol sporný rozsah tohto dohľadu. Treba vziať do úvahy, že až od účinnosti novelizovaného ust. § 129 ods. 3 zák. č. 566/2001 Z. z. (novela zák. č. 566/2001 Z. z. vykonaná zák. č. 129/2010 Z. z.), teda až od 1. 6. 2010, boli povinnosti vyhlasovateľa verejnej ponuky majetkových hodnôt rozšírené tak, že Družstvo ako vyhlasovateľ verejnej ponuky majetkových hodnôt malo zákonom uloženú povinnosť dodržiavať schválený prospekt investície. Teda až od 1. 6. 2010 mohla NBS dohliadať, či Družstvo dodržiava schválený Prospekt investície. Tiež povinnosť aktualizovať Prospekt investície v zmysle § 125c ods. 1 v spojení s § 127 ods. 4 zák. č. 566/2001 Z. z. bola vyhlasovateľovi verejnej ponuky majetkových hodnôt stanovená až od 1. 1. 2009 na základe novelizovaného ust. § 127 ods. 4 zák. č. 566/2001 Z. z. (novela zák. č. 566/2001 Z. z. vykonaná zák. č. 558/2008 Z. z). Počas celej doby od vyhlásenia verejnej ponuky majetkových hodnôt zodpovedal investorom za pravdivosť a úplnosť údajov v Prospekte investície štatutárny zástupca vyhlasovateľa verejnej ponuky majetkových hodnôt (§ 128 ods. 1 písm. h/ zák. č. 566/2001 Z. z. pokiaľ ide o rizikovosť portfólia, zák. č. 566/2001 Z. z. neukladal vyhlasovateľovi verejnej ponuky majetkových hodnôt, a teda ani Družstvu, žiadne povinnosti v oblasti rozloženia rizík, na rozdiel od iných dohliadaných subjektov, napr. správcovských spoločností pre kolektívne investovanie). Preto tieto neexistujúce povinnosti Družstva nemohla NBS kontrolovať. NBS nevykonávala dohľad nad finančnými ukazovateľmi Družstva ako sa mylne domnieva žalobkyňa. NBS mohla podľa platnej právnej úpravy kontrolovať len to, či Družstvo plní informačné povinnosti v zmysle ust. §§ 126 až 130 zák. č. 566/2001 Z. z. V tejto súvislosti treba poukázať i na to, že žalobkyňa si musela byť vedomá toho, že s jej investíciou je spojené riziko a že doterajší alebo propagovaný výnos nie je zárukou budúcich výnosov (ust. § 129 ods. 1 písm. b/ zák. č. 566/2001 Z. z. v znení platnom do 21. 7. 2013; § 126 až 130 boli zo zák. č. 566/2001 Z. z. vypustené novelou vykonanou zák. č. 206/2013 Z. z. účinným dňa 22. 7. 2013). Ak si toho žalobkyňa vedomá nebola, nemožno to pričítať na ťarchu Národnej banky Slovenska v zmysle zásady, podľa ktorej neznalosť zákona neospravedlňuje. To isté platí aj pokiaľ ide o argumentáciu žalobkyne, že o rozsahu dohľadu NBS nad činnosťou Družstva nemala vedomosť. Nebolo možné sa stotožniť ani s námietkou žalobkyne o povinnosti Národnej banky Slovenska v oblasti skúmania rizikovosti portfólia Družstva, nakoľko zákon č. 566/2001 Z. z. o cenných papieroch neukladal vyhlasovateľovi verejnej ponuky majetkových hodnôt v tomto smere žiadne povinnosti - preto ani Národnej banke Slovenska z neho nevyplývala povinnosť, ktorá by jej ako povinnému subjektu takúto povinnosť ukladala. Je nepochybné, že ak má byť štát skutočne považovaný za materiálny právny štát, musí niesť objektívnu zodpovednosť za konanie svojich orgánov, ktorým priamo zasiahli do základných práv subjektu, avšak na druhej strane nemožno prehliadnuť, že štát je povinný striktne dodržiavať právo v jeho ideálnej (škodu nepôsobiacej) interpretácii vo svetle presne zákonom stanovených povinností Národnej banky Slovenska. Štát by sa nemohol zbaviť zodpovednosti za postup Národnej banky Slovenska iba v prípade, ak by sa jeho postup ukázal mylným, zasahujúcim do základných práv žalobkyne, ktorý však nemôže vychádzať z toho, ako takýto postup žalobkyňa vyhodnotila, ale musí vychádzať výlučne z toho, že nemožno prisúdiť Národnej banke Slovenska pri aplikácii zákonov viac povinností ako tých, ktoré jej konkrétnym spôsobom zo zákona vyplývajú. Z obsahu Zmluvy uzavretej medzi Družstvom a obchodníkom s cennými papiermi vyplýva, že jej podstatou bol výkon finančných operácií za účelom obhospodarovania cenných papierov a iných finančných nástrojov a iných operácií súvisiacich s riadením portfólia družstva čo v praxi znamenalo, že obchodník s cennými papiermi obchodoval vo vlastnom mene na účet Družstva. Uvedené znamená, že riziko nieslo samotné Družstvo, ktoré bolo iniciátorom celého obchodu Družstva, ktoré dávalo pokyny na nákup, či predaj toho ktorého finančného nástroja (článok III bod 1 písm. c/ Zmluvy v spojení s § 5 zák. č. 566/2001 Z. z. o cenných papieroch). V danom prípade išlo o služby, ktoré Družstvo ako klient obchodníka s cennými papiermi využívalo na vlastné riziko s vedomím, že ziskovosť uvedených operácií nie je zaručená. Žalobkyňa si ako členka Družstva, ktoré za týmto účelom zhodnocovalo portfólio, musela byť vedomá, že vývoj na finančných trhoch nemožno s istotou predpovedať a odhadnúť (čo je podstatným znakom týchto obchodov prostredníctvom obchodníkov s cennými papiermi). Až do rozhodnutia Národnej banky Slovenska zo dňa 21. decembra 2010, č. ODT-8305-5/2010, ktorým odobrala obchodníkovi s cennými papiermi povolenie na poskytovanie investičných služieb, potvrdeným rozhodnutím Bankovej rady Národnej banky Slovenska zo dňa 1. marca 2011, č. GUV - 274/2011, vykonával obchodník s cennými papiermi túto činnosť ako regulovanú Národnou bankou Slovenska. Činnosť Družstva, ktorého bola žalobkyňa v rozhodnom čase členkou, spĺňala znaky investovania s finančnými prostriedkami, disponibilnými za účelom ich zhodnotenia, pričom táto forma nakladania s vlastným majetkom je spôsob zhodnocovania na vlastné riziko, riziko v zmysle neistého výnosu z realizovaného finančného investovania; zodpovednosť štátu nemôže nahrádzať primárnu zodpovednosť obchodníka s cennými papiermi voči Družstvu, či sekundárnu zodpovednosť Družstva voči žalobkyni. Nebolo možné stotožniť sa ani s námietkou žalobkyne o nedostatočných opatreniach Národnej banky Slovenska na nápravu protiprávneho stavu po zistení závažných pochybení obchodníka s cennými papiermi pri činnosti voči Družstvu zohľadňujúc aktívny prístup Národnej banky Slovenska k obchodníkovi s cennými papiermi (v konaní preukázaný rozhodnutím zo dňa 8. januára 2008, č. OPK - 9750/3/2007, ktorým uložila obchodníkovi s cennými papiermi pokutu vo výške 16.596,96 eura, opätovne rozhodnutím zo dňa 20. augusta 2008, č. OPK-9750-5/2007, ktorým uložila obchodníkovi s cennými papiermi pokutu vo výške 9.958,18 eura a následne rozhodnutím zo dňa 21. decembra 2010, č. ODT-8305-5/2010, ktorým odobrala obchodníkovi s cennými papiermi povolenie na poskytovanie investičných služieb). V tejto súvislosti odvolací súd poznamenáva, že žalobkyňa sa nemôže v konaní domáhať náhrady škody titulom nesprávneho úradného postupu spočívajúcom v takom pochybení v postupe Národnej banky Slovenska, ktoré sa týka hmotnoprávneho posúdenia veci; hmotnoprávne pochybenia sa môžu priamo odraziť len v obsahu rozhodnutí Národnej banky Slovenska, keďže za nesprávny úradný postup nie je možné považovať to, keď výklad zákona, právne posúdenie veci, či aplikácia zákona na daný skutkový stav zo strany štátneho orgánu sú odlišné od tých, aké očakáva ten účastník, koho práv či právom chránených záujmov sa má rozhodnutie dotýkať. Z uvedeného je potom zrejmé, že v konaní nebol preukázaný základný predpoklad vzniku zodpovednosti za škodu spôsobenú nesprávnym úradným postupom štátu v zmysle § 9 zák. č. 514/2003 Z. z., ktorým je nesprávny úradný postup štátu zastúpeného Národnou bankou Slovenska. Pokiaľ ide o rozsudok Najvyššieho súdu ČR sp. zn. 29 Cdo 4968/2009, na ktorý v odvolaní poukazovala žalobkyňa, jej interpretácia je nesprávna a zavádzajúca. Predovšetkým tento rozsudok sa týka náhrady škody, ktorú veriteľom spôsobili osoby povinné podať návrh na vyhlásenie konkurzu tým, že so splnením tejto povinnosti boli v omeškaní. Okrem toho, Najvyšší súd ČR v odôvodnení uvedeného rozsudku poukázal na rozhodnutie R 48/2011 týkajúce sa náhrady škody spôsobenej výkonom verejnej moci, podľa ktorého v prípade prebiehajúceho konkurzu na majetok dlžníka sa posúdenie nedobytnosti pohľadávky poškodeného ako predpokladu vzniku zodpovednosti štátu odvíja odo dňa, keď poškodený obdržal plnenie na základe právoplatného rozvrhového uznesenia. Uvedený rozsudok sp. zn. 29 Cdo 4968/2009 nepolemizuje so závermi rozhodnutia R 48/2011, ale súčasne berie do úvahy rozhodnutie R 33/2008, podľa ktorého otázka nemožnosti uspokojenia pohľadávky veriteľa môže byť zodpovedaná aj skôr než pri rozvrhu (ku ktorému ani nemusí prísť). V tejto súvislosti Najvyšší súd ČR uviedol, že miera možného uspokojenia veriteľov dlžníka môže byť objasnená už pri vydaní čiastočného rozvrhu, prípadne pri právoplatnom schválení konečnej správy, ak z nej bude zrejmé, že dosiahnutý výťažok speňaženia konkurznej podstaty nebude stačiť ani na plné uspokojenie pohľadávok za podstatou a pracovných nárokov, takže nezaistení veritelia druhej triedy neobdržia pri rozvrhu nič. Z označeného rozsudku Najvyššieho súdu ČR nevyplýva záver, že žalobu o náhradu škody proti štátu možno podať v ktoromkoľvek štádiu konkurzného konania. Z tohto rozsudku Najvyššieho súdu ČR vyplýva, že: 1/ predpokladom vzniku zodpovednosti štátu za škodu je nedobytnosť pohľadávky poškodeného v tom zmysle, že je zrejmé, že poškodený neobdrží v konkurznom konaní žiadnu sumu, 2/ to, v akej výške vznikla veriteľovi škoda, možno zistiť už skôr, než pri rozvrhu a to napr. pri vydaní čiastočného rozvrhu, alebo pri právoplatnom schválení konečnej správy. V prejednávanej veci v konkurznom konaní vyhlásenom na majetok Družstva nedošlo k speňažovaniu majetku z podstaty, preto správca konkurznej podstaty doteraz nemohol podať konečnú správu o speňažovaní majetku z podstaty a vzhľadom na to nemohlo dôjsť ani k čiastočnému rozvrhu. Za tohto stavu otázka nedobytnosti pohľadávky žalobkyne nie je vyriešená (nie je celkom zrejmé, že v rámci konkurzného konania nedostane nič) a vzhľadom na to nemožno ustáliť ani výšku škody. Preto je správny záver súdu prvého stupňa i v tom , že žaloba bola podaná predčasne. Vo vzťahu k námietke žalobkyne namietajúcej okolnosť, že konanie predchádzajúce vydaniu odvolaním napadnutého rozsudku má inú vadu, ktorá mohla mať za následok nesprávne rozhodnutie veci, spočívajúcej vo vykonaní listinných dôkazov v rozpore s ust. § 129 O. s. p. je treba uviesť, že podľa § 120 ods.1 O. s. p. účastníci sú povinní označiť dôkazy na preukázanie svojich tvrdení. Súd rozhodne, ktoré z označených dôkazov vykoná. Podľa § 129 ods.1 O. s. p. sa dôkaz listinou vykoná tak, že predseda senátu alebo samosudca na pojednávaní listinu alebo jej časť prečíta alebo oznámi jej obsah. Z obsahu spisu vyplýva, že žalobu, následné podania žalobkyne a vyjadrenie sa žalovanej boli vzájomne účastníkom súdom prvého stupňa doručované pred pojednávaním nariadeným na deň 5. 11. 2014, resp. v jeho priebehu. Zo zápisnice z pojednávania súdu prvého stupňa konaného dňa 5. 11. 2014 vyplýva, že v jeho priebehu súd prvého stupňa oznámil výsledky prípravy pojednávania a akceptoval zhodné vyhlásenia prítomných účastníkov o tom, že „listinné dôkazy založené v spise poznajú a na ich čítaní netrvajú“. Uvedené znamená, že žalobkyňou vytýkané procesné pochybenie súdu prvého stupňa o riadnom nevykonaní dokazovania nevyhnutného k preukázaniu rozhodujúcich skutočností spôsobom uvedeným v § 129 ods.1 O. s. p. nebolo odvolacím súdom zistené. Postup súdu prvého stupňa v priebehu označeného pojednávania, ktorý zamietol ako nadbytočné vykonanie dôkazov navrhnutých žalobkyňou v jej písomných podaniach (vrátane navrhnutého dôkazu zabezpečením účtovníctva družstva PDSI a výsluch svedkov G.. K., N.. Š., N.. Y. W.Á. H. N.. U. K.), bol rovnako v súlade s ust. § 120 ods.1 O. s. p.. V zmysle citovaného ustanovenia súd nie je viazaný návrhmi účastníkov na vykonanie dokazovania a nemusí vykonať všetky navrhované dôkazy. Posúdenie návrhov na vykonanie dokazovania a rozhodnutie, ktoré z nich budú v rámci dokazovania vykonané, je vždy vecou súdu a nie účastníkov konania. Na základe uvedeného je potom možné za nedôvodnú považovať i námietku žalobkyne o tom, že súd prvého stupňa neúplne zistil skutkový stav veci, pretože nevykonal navrhnuté dôkazy, potrebné na zistenie rozhodujúcich skutočností (§ 205 ods. 2 písm. c/ O. s. p.). Na základe uvedeného odvolací súd rozhodnutie súdu prvého stupňa v časti napadnutej odvolaním (vrátane správneho výroku o trovách konania pred súdom prvého stupňa) podľa § 219 ods.1, 2 O. s. p. ako vecne a právne správny potvrdil. O trovách odvolacieho konania rozhodol podľa § 142 ods. 1 v spojení s § 224 ods. 1 O. s. p. a ich náhradu úspešnej žalovanej nepriznal, pretože jej v odvolacom konaní žiadne trovy nevznikli. Okresný súd Bratislava I uznesením zo dňa 15. 1. 2015, č. k. 10C/223/2011 - 565 uložil žalobkyni povinnosť v lehote 10 dní od doručenia zaplatiť súdny poplatok za podané odvolanie vo výške 20 euro v zmysle pol. 7a Sadzobníka súdnych poplatkov. Proti tomuto rozhodnutiu podala v zákonnej lehote odvolanie žalobkyňa navrhujúc, aby odvolací súd napadnuté uznesenie zrušil a konanie o vyrubenie súdneho poplatku zastavil. S odkazom na ust. § 18ca zák. č. 71/1992 Zb. v platnom znení mal za to, že nie je povinná poplatok za odvolanie zaplatiť. Odvolací súd, ktorý bol viazaný rozsahom a dôvodmi odvolania (§ 212 ods. 1 O. s. p.), preskúmal napadnuté uznesenie, prejednal odvolanie bez nariadenia pojednávania podľa § 214 ods. 2 O. s. p. a dospel k záveru, že odvolanie žalobkyne nie je dôvodné. Podľa § 2 ods. 4 veta prvá zák. č. 71/1992 Zb. o súdnych poplatkoch a poplatku za výpis z registra trestov, v odvolacom konaní je poplatníkom ten, kto podal odvolanie, pri dovolaní ten, kto podal dovolanie. Podľa § 5 ods. 1 písm. a/ zák. č. 71/1992 Zb. o súdnych poplatkoch a poplatku za výpis z registra trestov, poplatková povinnosť vzniká podaním návrhu, odvolania a dovolania alebo žiadosti na vykonanie poplatkového úkonu, ak je poplatníkom navrhovateľ, odvolateľ a dovolateľ. Podľa § 6 ods. 1,2 zák. č. 71/1992 Zb. o súdnych poplatkoch a poplatku za výpis z registra trestov, sadzba poplatku je uvedená v sadzobníku percentom zo základu poplatku alebo pevnou sumou. Ak je sadzba poplatku ustanovená za konanie, rozumie sa tým konanie na jednom stupni. Poplatok podľa rovnakej sadzby sa vyberá i v odvolacom konaní vo veci samej. Návrhy (odvolania, dovolania) sa spoplatňujú ku dňu ich podania a podľa sadzobníka súdnych poplatkov, účinného ku dňu podania návrhu. Podľa položky 1 bod 3 Sadzobníka súdnych poplatkov, ktorý tvorí prílohu zák. č. 71/1992 Zb. o súdnych poplatkoch v platnom znení, poplatky podľa rovnakej sadzby sa platia i v odvolacom konaní vo veci samej. Z hore citovaných ustanovení zákona vyplýva, že súdne poplatky sa vyberajú za jednotlivé úkony alebo konanie súdov, ak sa vykonávajú na návrh a za úkony orgánov štátnej správy súdov a prokuratúry uvedené v sadzobníku súdnych poplatkov a poplatku za výpis z registra trestov, ktorý tvorí prílohu tohto zákona. Poplatky sa vyberajú aj za konanie a úkony vykonávané bez návrhu v prospech poplatníka, ak je to v sadzobníku výslovne uvedené (§ 1 ods. l, 2 zák. č. 71/1992 Zb. o súdnych poplatkoch a poplatku za výpis z registra trestov v znení zmien a doplnkov). Poplatníkom je navrhovateľ poplatkového úkonu, ak je podľa sadzobníka ustanovený poplatok z návrhu. V odvolacom konaní je poplatníkom ten, kto podal odvolanie, pri dovolaní ten, kto podal dovolanie. Poplatková povinnosť vzniká podaním návrhu, odvolania a dovolania alebo žiadosti na vykonanie poplatkového úkonu, ak je poplatníkom navrhovateľ, odvolateľ, dovolateľ. Ak je sadzba poplatku ustanovená za konanie, rozumie sa tým konanie na jednom stupni. Poplatok podľa rovnakej sadzby sa vyberá i v odvolacom konaní vo veci samej (§ 6 ods. 2 veta prvá citovaného zákona). Podľa Položky č. 7a Sadzobníka súdnych poplatkov v znení účinnom od 1. 10. 2012, za podanie návrhu na náhradu škody spôsobenej nezákonným rozhodnutím orgánu verejnej moci alebo jeho nesprávnym úradným postupom je určená osobitná sadzba v sume 20 eur. Podľa § 18ca zák. č. 71/1992 Zb. v znení účinnom od 1. 10. 2012, z úkonov navrhnutých alebo za konania začaté do 30. 9. 2012 sa vyberajú poplatky podľa predpisov účinných do 30. 9. 2012, i keď sa stanú splatnými po 30. 9. 2012. Položka 7a Sadzobníka súdnych poplatkov, ktorý tvorí prílohu zák. č. 71/1992 Zb., bola do sadzobníka vložená novelou zák. č. 71/1992 Zb. vykonanou zák. č. 286/2012 Z. z., ktorý nadobudol účinnosť dňa 1. 10. 2012. Súčasne bol touto novelou do zák. č. 71/1992 Zb. vložený § 18ca, podľa ktorého z úkonov navrhnutých alebo za konania začaté do 30. 9. 2012 sa vyberajú poplatky podľa predpisov účinných do 30. 9. 2012, i keď sa stanú splatnými po 30. septembri 2012. Konanie o náhradu škody podľa zák. č. 514/2003 Z. z. nebolo do 30. 9. 2012 uvedené v Sadzobníku súdnych poplatkov. Podľa názoru odvolacieho súdu je v danom prípade žalobkyňa povinná zaplatiť poplatok za odvolanie. Berúc v úvahu hore citované ustanovenia, žalobkyňa by nebola povinná zaplatiť poplatok za odvolanie iba v prípade, ak by odvolanie podala pred 30. septembrom 2012. V posudzovanej veci bolo odvolacie konanie začaté po 1. 10. 2012, preto žalobkyni vznikla povinnosť zaplatiť poplatok za podané odvolanie podľa zákona o súdnych poplatkoch v znení účinnom v čase podania odvolania; výška poplatku za odvolanie proti rozsudku súdu prvého stupňa je v rovnakej sadzbe ako poplatok z návrhu na začatie konania (po 1. 10. 2012). Skutočnosť, že v Sadzobníku nie je uvedená povinnosť zaplatiť poplatok za odvolanie proti rozsudku súdu prvého stupňa vydaného v konaní o náhradu škody, náhradu nemajetkovej ujmy podľa zák. č. 514/2003 Z. z. je pri posudzovaní poplatkovej povinnosti žalobkyne bez právneho významu. Pre úplnosť odvolací súd poznamenáva, že konanie vo veciach náhrady škody spôsobenej nezákonným rozhodnutím orgánu verejnej moci alebo jeho nesprávnym úradným postupom nie je od 1. 10. 2012 oslobodené od súdnych poplatkov (zákonom č. 286/2012 Z. z. bolo zo zákona č. 71/1992 Zb. vypustené ust. § 4 ods. 1 písm. k/). Na základe uvedeného, odvolací súd označené uznesenie súdu prvého stupňa podľa § 219 O. s. p. ako vecne a právne správne potvrdil. Poučenie: Proti tomuto rozsudku odvolanie nie je prípustné.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2015:1111245068.2 (dáta aktuálne k 26. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2015:1111245068.2 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>