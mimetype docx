--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 7. 3. 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 5S/179/2013 Identifikačné číslo súdneho spisu: 1013201329 Dátum vydania rozhodnutia: 08. 03. 2016 Meno a priezvisko sudcu, VSÚ: JUDr. Anna Peťovská PhD. ECLI: ECLI:SK:KSBA:2016:1013201329.5 Uznesenie Krajský súd v Bratislave v právnej veci žalobcu: sanaplasma SK s.r.o. v likvidácii, so sídlom Hlavná 119, Košice, IČO: 36 836 311, proti žalovanému: Ministerstvo zdravotníctva SR, so sídlom Limbová 2, Bratislava, o preskúmanie zákonnosti rozhodnutia žalovaného č. S03556-OP-2013 zo dňa 03. mája 2013, takto r o z h o d o l : Súd konanie z a s t a v u j e. Žiaden z účastníkov nemá právo na náhradu trov konania. o d ô v o d n e n i e : Žalobou doručenou tunajšiemu súdu dňa 15.07.2013 sa žalobca domáhal postupom podľa druhej hlavy piatej časti O.s.p. preskúmania zákonnosti rozhodnutia ministerky zdravotníctva Slovenskej republiky č. P zo dňa XX. mája XXXX, ktorým bol zamietnutý rozklad žalobcu proti rozhodnutiu Ministerstva zdravotníctva Slovenskej republiky č. F.-XX/XXXX zo dňa XX.XX.XXXX o zamietnutí žiadosti žalobcu o vydanie povolenia na vývoz ľudskej plazmy a nepovolení vývozu ľudskej plazmy. Žalovaný správny orgán sa k žalobe žalobcu vyjadril písomne v podaní doručenom súdu dňa 03.12.2013. V priebehu konania súd z výpisu z Obchodného registra Okresného súdu B. I, oddiel: P., vložka číslo: XXXXX/V zistil, že žalobca - obchodná spoločnosť sanaplasma SK s.r.o. v likvidácii, so sídlom W. XXX, B., I.: XX XXX XXX, bola po skončení likvidácie dňom XX.XX.XXXX dobrovoľne vymazaná z obchodného registra bez právneho nástupcu. Podľa § 103 O.s.p. kedykoľvek za konania prihliada súd na to, či sú splnené podmienky, za ktorých môže konať vo veci (podmienky konania). Podľa § 19 O.s.p. spôsobilosť byť účastníkom konania má ten, kto má spôsobilosť mať práva a povinnosti; inak len ten, komu ju zákon priznáva. Podľa § X04 ods. 1 veta prvá O.s.p., ak ide o taký nedostatok podmienky konania, ktorý nemožno odstrániť, súd konanie zastaví. Podľa § 107 ods. X O.s.p. ak po začatí konania zanikne právnická osoba, súd pokračuje v konaní s jej právnym nástupcom, a ak právneho nástupcu niet, súd konanie zastaví. M. dňom XX.XX.XXXX bol žalobca - spoločnosť sanaplasma SK s.r.o. v likvidácii vymazaný z obchodného registra, týmto dňom stratil spôsobilosť byť účastníkom konania. S. žalobcu došlo k vytvoreniu stavu, ktorého podstata spočíva v tom, že konanie sa v tejto veci musí zastaviť a neexistuje žiaden zákonom dovolený alebo predvídaný spôsob, ako v tejto veci rozhodovať ešte iným rozhodnutím než zastavením konania. S. zanikol ako právnická osoba bez právneho nástupcu, a preto jediným procesným úkonom súdu je uznesenie o zastavení konania pre taký nedostatok podmienky konania na strane žalobcu, ktorý nie je odstrániteľný. V takomto konaní teda existuje len jediná zákonom ustanovená možnosť vyjadrená v ust. § 107 ods. 4 O.s.p. - zastavenie konania, ktorému sa nedá zabrániť, pretože do úvahy neprichádza ani zámena, či zmena účastníka na strane žalobcu (§ 92 O.s.p.), keďže žalobca nemá právneho nástupcu a zmena účastníka prichádza do úvahy len do okamihu, do ktorého existuje účastník, ktorý mal byť zmenený (II. ÚS 75/04, I. ÚS 118/05). Podľa R 45/2003 nedostatok spôsobilosti byť účastníkom konania je neodstrániteľným nedostatkom podmienky konania, pre ktorý treba konanie zastaviť. Ak právnická osoba zanikne bez právneho nástupcu, zanikne jej spôsobilosť byť účastníkom konania. Vzhľadom k tomu, že žalobca stratil spôsobilosť mať práva a povinnosti a spôsobilosť byť účastníkom konania, keďže zanikol bez právneho nástupcu výmazom z obchodného registra, súd konanie podľa § 104 ods. 1 vety prvej O.s.p. z dôvodu podľa § 107 ods. 4 O.s.p. zastavil. O náhrade trov konania súd rozhodol podľa § 146 ods. 1 písm. c) O.s.p. s použitím ustanovenia § 246c O.s.p. tak, že žiaden z účastníkov nemá právo na náhradu trov konania, nakoľko konanie vo veci bolo zastavené. Toto rozhodnutie senát Krajského súdu v Bratislave prijal pomerom hlasov 3:0. Poučenie: Proti tomuto uzneseniu možno podať odvolanie do 15 dní odo dňa jeho doručenia, na Krajský súd v Bratislave. V odvolaní sa má popri všeobecných náležitostiach (§ 42 ods. 3 O.s.p.) uviesť, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, v čom sa toto rozhodnutie alebo postup súdu považuje za nesprávny a čoho sa odvolateľ domáha.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2016:1013201329.5 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2016:1013201329.5 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>