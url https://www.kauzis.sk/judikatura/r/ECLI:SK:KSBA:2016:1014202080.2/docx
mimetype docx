--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 9. 2. 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Opravné uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 8Sd/149/2014 Identifikačné číslo súdneho spisu: 1014202080 Dátum vydania rozhodnutia: 10. 02. 2016 Meno a priezvisko sudcu, VSÚ: JUDr. Peter Pospech ECLI: ECLI:SK:KSBA:2016:1014202080.2 Opravné uznesenie Krajský súd v Bratislave v právnej veci navrhovateľa: H.. Q. X., K.. XX.XX.XXXX, O. O. XXX/X, XXX XX O., proti odporcovi: Sociálna poisťovňa - ústredie, ul. 29. augusta 8-10, 813 63 Bratislava, v spore o starobný dôchodok, takto r o z h o d o l : Súd opravuje výrok rozsudku Krajského súdu v Bratislave č. k. 8Sd/149/2014 zo dňa 29.10.2015 tak, že označenie napadnutého rozhodnutia odporkyne zo dňa 20.12.2013 správne znie: „. XXX XXXX X.“. o d ô v o d n e n i e : Súd dňa 29.10.2015 rozhodol rozsudkom č. k. 8Sd/149/2014-37 tak, že napadnuté rozhodnutie odporkyne číslo XXX XXX XXXX X zo dňa 17. decembra 2013 a č. XXX XXX XXXX X-H. z 20. decembra 2013 a č. XXX XXX XXXX X-H. zo dňa 20. decembra 2013 ako vecne správne potvrdzuje podľa § 250q ods. 2 O.s.p. a navrhovateľovi náhradu trov konania nepriznáva. Najvyšší súd Slovenskej republiky vrátil tunajšiemu súdu dňa 25.01.2016 spis bez rozhodnutia o odvolaní, pretože vo výroku napadnutého rozsudku je chybne uvedené číslo napadnutého rozhodnutia odporkyne zo dňa 20.12.2013 - „XXX XXX XXXX X-H.“, pričom správne malo byť uvedené „. XXX XXXX X“. Podľa ust. § 164 zákona č. 99/1963 Občianskeho súdneho poriadku v znení neskorších predpisov, súd kedykoľvek aj bez návrhu opraví v rozsudku chyby v písaní a počítaní, ako aj iné zrejmé nesprávnosti. O návrhu na opravu súd rozhodne do 30 dní od jeho podania. O oprave vydá opravné uznesenie, ktoré doručí účastníkom. Pritom môže odložiť vykonateľnosť rozsudku na čas, kým opravné uznesenie nenadobudne právoplatnosť. Vzhľadom na vyššie uvedené skutočnosti, pri aplikácii citovanej právnej normy súd vydal uznesenie a vykonal opravu výroku rozsudku tunajšieho súdu č. k. 8Sd/149/2014-37 zo dňa 29.10.2015 tak, ako to vyplýva z výroku tohto rozhodnutia z dôvodu, že pri písomnom vyhotovovaní rozsudku došlo k chybe v písaní, kedy bolo ako napadnuté rozhodnutie odporkyne zo dňa 20.12.2013 uvádzané č. XXX XXX XXXX X-H.. Poučenie: Proti tomuto uzneseniu možno podať odvolanie do 15 dní odo dňa jeho doručenia na Krajskom súde v Bratislave.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2016:1014202080.2 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2016:1014202080.2 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>