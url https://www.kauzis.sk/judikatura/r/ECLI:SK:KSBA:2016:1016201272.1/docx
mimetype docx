--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 11. 9. 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 4Sa/1/2016 Identifikačné číslo súdneho spisu: 1016201272 Dátum vydania rozhodnutia: 12. 09. 2016 Meno a priezvisko sudcu, VSÚ: JUDr. Ľubomír Šramko ECLI: ECLI:SK:KSBA:2016:1016201272.1 Uznesenie Krajský súd v Bratislave v právnej veci žalobkyne: J. L., bytom D. XXA/XXX, XXXX Q., D. D. proti žalovanej: Sociálna poisťovňa - ústredie so sídlom ulica 29 augusta 8-10, Bratislava konaní o opravnom prostriedku žalobkyne zo dňa 15.6.2016 voči rozhodnutiu žalovanej č. XXX XXX XXXX 0 zo dňa 26.4.2016 takto r o z h o d o l : Krajský súd v Bratislave konanie z a s t a v u j e . Krajský súd v Bratislave vec p o s t u p u j e generálnemu riaditeľovi Sociálnej poisťovne. Žiaden z účastníkov konania nemá právo náhradu trov konania. o d ô v o d n e n i e : Dňa 15.7.2016 bolo Krajskému súdu v Bratislave (ďalej len „správny súd“) žalovanou s poukazom na § 219 zák. č. 461/2003 Z.z. o sociálnom poistení (ďalej len „zákon o sociálnom poistení“) doručené na ďalšie konanie odvolanie žalobkyne datované 15.6.2016 voči prvostupňovému neprávoplatnému rozhodnutiu žalovanej č. XXX XXX XXXX 0 zo dňa 26.4.2016 vo veci priznania starobného dôchodku. Odvolanie bolo žalovanej doručené 16.6.2016, žalovaná ho podala na poštovú prepravu 13.7.2016. Na správnom súde je vec evidovaná pod sp. zn. 4Sa/1/2016. Ako to je zrejmé z vyššie uvedeného, odvolanie žalobkyne voči napadnutému neprávoplatnému rozhodnutiu žalovanej bolo správnemu súdu žalovanou doručené 15.7.2016, teda za účinnosti zák. č. 162/2015 Z.z. Správny súdny poriadok (ďalej len „SSP“) a zák. č. 125/2016 Z.z. o niektorých opatreniach súvisiacich s prijatím Civilného sporového poriadku, Civilného mimosporového poriadku a Správneho súdneho poriadku a o zmene a doplnení niektorých zákonov. Podľa § 6 ods. 1 SSP správne súdy v správnom súdnictve preskúmavajú na základe žalôb zákonnosť rozhodnutí orgánov verejnej správy, opatrení orgánov verejnej správy a iných zásahov orgánov verejnej správy, poskytujú ochranu pred nečinnosťou orgánov verejnej správy a rozhodujú v ďalších veciach ustanovených týmto zákonom. Podľa § 492 ods. 1 SSP konania podľa tretej hlavy piatej časti Občianskeho súdneho poriadku začaté predo dňom nadobudnutia účinnosti tohto zákona sa dokončia podľa doterajších predpisov. Podľa § 31 ods. 1 SSP konanie sa začína doručením návrhu súdu. § 219 ods. 1 zákona o sociálnom poistení, podľa ktorého proti rozhodnutiu ústredia podľa § 179 ods. 1 písm. a) prvého bodu až tretieho bodu možno podať opravný prostriedok, o ktorom rozhoduje súd podľa osobitného predpisu bol s účinnosťou od 1.7.2016 zrušený Článkom LXXXIII zák. č.125/2016 Z.z. (zmena zákona o sociálnom poistení). Podľa § 2 ods. 2 zák. č. 125/2016 Z.z. o niektorých opatreniach súvisiacich s prijatím Civilného sporového poriadku, Civilného mimosporového poriadku a Správneho súdneho poriadku a o zmene a doplnení niektorých zákonov ak tento zákon alebo osobitný predpis neustanovuje inak, v neskončených konaniach začatých pred 1. júlom 2016, v ktorých o právach, právom chránených záujmoch a povinnostiach rozhoduje orgán verejnej správy, sa od 1. júla 2016 postupuje podľa právnych predpisov účinných po 1. júli 2016. Podľa § 215 ods. 4 zákona o sociálnom poistení o odvolaní proti rozhodnutiu ústredia rozhoduje generálny riaditeľ. Podľa § 18 ods. 1SSP ak správny súd zistí, že vec nepatrí do právomoci súdov, konanie zastaví; ak možno zistiť iný orgán, do ktorého právomoci vec patrí, správny súd mu vec po zastavení konania uznesením postúpi. S poukazom na citovaný § 6 SSP správne súdy v správnom súdnictve preskúmavajú na základe žalôb zákonnosť právoplatných rozhodnutí tam uvedených správnych orgánov, pričom správny súd od 1.7.2016 už nemôže rozhodovať podľa Tretej hlavy Piatej časti zák. č. 99/18963 Zb. Občianskeho súdneho poriadku (ďalej len O.s.p.) a preskúmavať neprávoplatné rozhodnutia správnych orgánov vo veciach, ktoré boli (na súde) začaté po 30.6.2016. Ako to vyplýva z vyššie uvedeného, voči rozhodnutou žalovanej č. 566 027 6809 0 zo dňa 26.4.2016 podala žalobkyňa odvolanie zo dňa 15.62016, doručené žalovanej 16.6.2016, teda za účinnosti zák. č. 461/2003 Z.z. o sociálnom poistení, včítane v tom čase účinného § 219 tohto zákona, resp. za účinnosti O.s.p.. Dňom 1.7.2016 však účinnosťou SSP a zák. č. 125/2016 Z.z. (včítane jeho Článku LXXXIII) došlo k zmene režimu preskúmavania neprávoplatných rozhodnutí žalovanej tak, že počnúc 1.7.2016 správne súdy nepreskúmavajú neprávoplatné rozhodnutia žalovanej (okrem prípadov, uvedených v § 492 ods. 1 SSP). Pritom rozhodovacia právomoc generálneho riaditeľa s poukazom na § 215 ods. 4 zákona o sociálnom poistení ostala zachovaná. S poukazom na uvedené, tiež s poukazom na § 2 ods. 2 zák. č. 125/2016 Z.z. je zjavné, že pokiaľ bolo správnemu súdu po 1.7.2016 doručené odvolanie (opravný prostriedok) žalobkyne podané voči neprávoplatnému rozhodnutiu žalovanej vydanému pred 1.7.2016, tak správny súd nemá právomoc rozhodovať v takejto veci - takáto právomoc prináleží generálnemu riaditeľovi Sociálnej poisťovne (§ 215 ods. 4 zákona o sociálnom poistení). Pretože správny súd zistil, že predmetná vec nepatrí do jeho právomoci, s poukazom na § 18 ods. 1 SSP konanie o nej zastavil. Pretože správny súd zistil, že rozhodnutie o podanom opravnom prostriedku žalobcu voči neprávoplatnému rozhodnutiu žalovanej patrí do právomoci generálneho riaditeľa Sociálnej poisťovne, správny súd mu vec postúpil. O trovách konania súd rozhodol s poukazom na § 170 písm. b) SSP. Poučenie: Proti tomuto uzneseniu kasačná sťažnosť nie je prípustná (§ 439 od. 2 písm. d) SSP).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2016:1016201272.1 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2016:1016201272.1 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>