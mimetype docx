--- v0 (2026-11-02)
+++ v1 (2026-11-04)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 11. 12. 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 1S/229/2016 Identifikačné číslo súdneho spisu: 1016201889 Dátum vydania rozhodnutia: 12. 12. 2016 Meno a priezvisko sudcu, VSÚ: JUDr. Monika Valašíková PhD. ECLI: ECLI:SK:KSBA:2016:1016201889.1 Uznesenie Krajský súd v Bratislave v právnej veci žalobcu: Vysoká škola výtvarných umení v Bratislave, Hviezdoslavovo nám. 18, 814 37 Bratislava, zast.: MAPLE &amp; FISH, s.r.o., Dunajská 15/A, 811 08 Bratislava, proti žalovanému: 1. Výskumná agentúra, Hanulova 5/B, 841 01 Bratislava, 2. Ministerstvo školstva, vedy, výskumu a športu Slovenskej republiky, Stromová 1, 813 30 Bratislava, o odkladný účinok, takto r o z h o d o l : Krajský súd v Bratislave návrh žalobcu o odkladný účinok opatrenia žalovaného - Správy o zistenej nezrovnalosti č. N21601616/S01 zo dňa 24.09.2016 v spojení so Žiadosťou o vrátenie finančných prostriedkov č. 26250120030/Z06 zo dňa 24.09.2016 z a m i e t a. o d ô v o d n e n i e : 1. Žalobca sa žalobou doručenou tunajšiemu súdu dňa 12.10.2016 domáhal preskúmania zákonnosti opatrenia žalovaného - Správy o zistenej nezrovnalosti č. N21601616/S01 zo dňa 24.09.2016 v spojení so Žiadosťou o vrátenie finančných prostriedkov č. 26250120030/Z06 zo dňa 24.09.2016. 2. Žalobca zároveň požiadal súd o odkladný účinok vyššie uvedených opatrení žalovaného z dôvodu, že zaplatením uloženej sankcie hrozí žalobcovi značná ujma a riziko prerušenia výkonu činnosti žalobcu a s tým hroziace ohrozenie výkonu poslania žalobcu. 3. Podľa § 184 Správneho súdneho poriadku (ďalej len SSP), podanie správnej žaloby nemá odkladný účinok, ak tento zákon alebo osobitný predpis neustanovuje inak. 4. Podľa § 185 SSP, správny súd môže na návrh žalobcu a po vyjadrení žalovaného uznesením priznať správnej žalobe odkladný účinok: a/ ak by okamžitým výkonom alebo inými právnymi následkami napadnutého rozhodnutia orgánu verejnej správy alebo opatrenia orgánu verejnej správy hrozila závažná ujma, značná hospodárska škoda či finančná škoda, závažná ujma na životnom prostredí, prípadne iný vážny nenapraviteľný následok a priznanie odkladného účinku nie je v rozpore s vereným záujmom, b/ ak napadnuté rozhodnutie orgánu verejnej správy alebo opatrenie orgánu verejnej správy má podklad v právne záväznom akte Európskej únie, o ktorého platnosti možno mať vážne pochybnosti, a žalobcovi by inak hrozila vážna a nenapraviteľná ujma a priznanie odkladného účinku nie je v rozpore so záujmom Európskej únie. 5. Podľa § 188 SSP, ak správny súd návrhu žalobcu nevyhovie, uznesením ho zamietne. 6. Súd v súlade s citovaným zákonným ustanovením § 188 SSP zamietol návrh žalobcu, nakoľko neboli splnené podmienky ust. § 185 písm. a/ SSP. Poučenie: Proti tomuto uzneseniu kasačná sťažnosť nie je prípustná podľa § 439 ods. 2 písm. e/ SSP.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2016:1016201889.1 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2016:1016201889.1 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>