--- v0 (2026-11-04)
+++ v1 (2026-11-05)
@@ -62,51 +62,51 @@
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Oblasť práva: Obchodné právo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 3CoKR/30/2016 Identifikačné číslo súdneho spisu: 1113212905 Dátum vydania rozhodnutia: 01. 06. 2016 Meno a priezvisko sudcu, VSÚ: JUDr. Jarmila Glončáková ECLI: ECLI:SK:KSBA:2016:1113212905.1 Uznesenie Krajský súd v Bratislave v právnej veci žalobcu: W.. S. M., I.. XX.XX.XXXX, F. XXXX/X, G., zast. JUDr. M. Kytnarovou, advokátkou, Topoľčany, proti žalovanému: Nábytok GALAN, s.r.o., M. R. Štefánika 6, Pezinok, IČO: 36 741 442, zast. Mgr. Z. Valúchovou, advokátkou, Bratislava, o určenie popretej pohľadávky, o odvolaní žalobcu voči rozsudku Okresného súdu Bratislava I v Bratislave zo dňa 12. 02. 2016, č. k. 6Cbi/10/2013 - 78, v časti náhrady trov konania, takto r o z h o d o l : Krajský súd v Bratislave rozsudok Okresného súdu Bratislava I v Bratislave zo dňa 12. 02. 2016, č. k. 6Cbi/10/2013 - 78, v časti náhrady trov konania, p o t v r d z u j e . o d ô v o d n e n i e : Okresný súd Bratislava I v Bratislave rozsudkom zo dňa 12.02.2016, č. k. 6 Cbi/10/2013-78 zamietol žalobu a zároveň zaviazal žalobcu zaplatiť žalovanému náhradu trov konania v sume 210,34 Eur na účet právneho zástupcu žalovaného. O trovách konania súd prvého stupňa rozhodol podľa ust. § 142 ods. 1 Občianskeho súdneho poriadku (ďalej iba OSP). Žalovaný bol vo veci úspešný, a preto mu bola priznaná náhrada trov právneho zastúpenia podľa Vyhl. č. 655/2004 Z. z., za 3 úkony právnej pomoci s režijným paušálom. Súd prvého stupňa rozhodol aj o žiadosti žalobcu na rozhodnutie podľa ust. § 150 OSP a ustálil, že sociálne postavenie žalobcu pre vyšší vek a zlý zdravotný stav, súd vyhodnotil ako neodôvodnené. Žalobca pri podaní žaloby, ani v priebehu konania, súdu nepreukázal žiadne okolnosti hodné osobitného zreteľa ohľadne osobných, majetkových, sociálnych a zdravotných pomerov. V zákonnej lehote podal odvolanie žalobca s tým, že žiada, aby odvolací súd napadnutý rozsudok, v časti náhrady trov konania, zmenil tak, že žalovanému náhradu trov nepriznáva. V dôvodoch odvolania žalobca uviedol, že žiada opakovane o oslobodenie od platenia súdnych poplatkov a všetkých náhrad v konaní v celom rozsahu, k čomu prikladá vyplnené tlačivo pre dokladovanie pomerov účastníka konania. Žalovaný prevzal od žalobcu nábytok a za tovar nezaplatil, ani ho nevrátil. Skutočnosť, že pre oneskorene podanú žalobu žalobcu súd neskúmal dôvody uvádzané žalobcom v žalobe sa nezakladá automaticky na predpoklade, že jeho právo nebolo dané. Poukazujúc na sociálny status, zdravotný stav a s ním spojené zvýšené náklady na lieky, cestovné náklady za zdravotnou starostlivosťou a ostatné skutočnosti, opakovane žiada žalobca od oslobodenia platenia súdnych poplatkov v celom rozsahu. Krajský súd v Bratislave, ako odvolací súd, podľa ust. § 10 ods. 1 OSP, preskúmal rozsudok v napadnutej časti, v súlade s ust. § 212 ods. 1 OSP a dospel k záveru, že napadnutý rozsudok je v II. časti výroku vecne správny, a preto ho podľa ust. § 219 ods. 1 OSP potvrdil. Odvolací súd z obsahu spisu zistil, že žalobca si žalobou došlou dňa 10.04.2013 uplatnil právo na určenie, že pohľadávka v sume 9 183,52 Eur v reštrukturalizačnom konaní vedenom na Okresnom súde Bratislava I pod č. k. 6R/9/2012, zapísaná do zoznamu pohľadávok pod č. 120 vo veci dlžníka Nábytok GALAN, s. r. o., Pezinok, je nesporná. Súd prvého stupňa uznesením zo dňa 03.05.2013, č. k. 6Cbi/10/2013-27 rozhodol o vrátení zaplateného súdneho poplatku žalobcu v sume 99,50 Eur podľa ust. § 4 ods. 2 písm. r/ zákona č. 71/1992 Zb. v znení jeho zmien a doplnkov s tým, že žalobca v danom konaní je zo zákona oslobodený od platenia súdneho poplatku. Podľa ust. § 150 ods. 1 OSP, ak sú tu dôvody hodné osobitného zreteľa, nemusí súd výnimočne náhradu trov konania celkom alebo sčasti priznať. Súd prihliadne najmä na okolnosti, či účastník, ktorému sa priznáva náhrada trov konania, uviedol skutočnosti a dôkazy pri prvom úkone, ktorý mu patril; to neplatí, ak účastník konania nemohol tieto skutočnosti a dôkazy uplatniť. V odvolaní žalobca, prostredníctvom právnej zástupkyne, uvádza, že opakovane žiada súd o oslobodenie od platenia súdnych poplatkov a všetkých náhrad v konaní v celom rozsahu. Odvolateľ v odvolaní nezohľadnil rozhodnutie súdu obsiahnuté v uznesení Okresného súdu Bratislava I zo dňa 03.05.2013, v ktorom okrem iného súd uviedol, že žalobca je v danom konaní zo zákona oslobodený od platenia súdneho poplatku. Z tohto dôvodu nebol dôvod o návrhu na oslobodenie od platenia súdnych poplatkov opakovane rozhodnúť. Čo sa týka náhrady trov konania, podľa ust. § 150 OSP, súd prvého stupňa po jeho preskúmaní dospel k záveru, že neboli preukázané žiadne okolnosti hodné osobitného zreteľa ohľadne osobných, majetkových, sociálnych a zdravotných pomerov. Ďalej skonštatoval, že na základe všeobecného, hodnotiaceho záveru urobeného žalobcom v tomto konaní, nie je možné nepriznať náhradu trov konania úspešnému žalovanému. S týmto záverom súdu prvého stupňa sa odvolací súd stotožnil. Žalobca, zastúpený advokátom, až k odvolaniu priložil vyplnené tlačivo pre dokladovanie pomerov účastníkov konania. Účastník konania neuviedol dôkazy pri prvkom úkone, ktorý mu patril, v zmysle ust. § 150 ods. 1 OSP, z toho dôvodu sa dôkazom priloženým k odvolaniu vo forme tlačiva pre dokladovanie pomerov účastníkov konania, odvolací súd nezaoberal. Na základe takto zisteného skutkového a právneho stavu, odvolací súd rozsudok súdu prvého stupňa, v napadnutej časti, ako vecne správny podľa ust. § 219 ods. 1 OSP potvrdil. Rozhodnutie bolo prijaté v pomere 3:0. Poučenie: Proti tomuto uzneseniu nie je prípustné odvolanie.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2016:1113212905.1 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2016:1113212905.1 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>