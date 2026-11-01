--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 28. 2. 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 3Co/101/2013 Identifikačné číslo súdneho spisu: 1209207707 Dátum vydania rozhodnutia: 29. 02. 2016 Meno a priezvisko sudcu, VSÚ: JUDr. Blanka Podmajerská ECLI: ECLI:SK:KSBA:2016:1209207707.3 Uznesenie Krajský súd v Bratislave v právnej veci navrhovateľa: Z.. Z. N., J.. X. X. XXXX, G. H. Č.. XXX, občan SR, v zastúpení: JUDr. Juraj Kus, advokát, Nám. osloboditeľov 10, Michalovce proti odporcovi: Markíza - Slovakia, spol. s. r. o., Bratislavská 1/a, Bratislava, IČO: 31 444 873, v zastúpení: DEDÁK &amp; Partners, s.r.o., Mlynské Nivy 45, Bratislava, IČO: 35 906 464, o ochranu osobnosti a o náhradu nemajetkovej ujmy, jednohlasne (pomerom hlasov 3:0) takto r o z h o d o l : Opravuje sa označenie právneho zástupcu odporcu v záhlaví uznesenia Krajského súdu v Bratislave zo dňa 18. decembra 2015, č. k. 3Co/101/2013-974, ktoré má správne znieť: „DEDÁK &amp; Partners, s.r.o., Mlynské Nivy 45, Bratislava, IČO: 35 906 464“. o d ô v o d n e n i e : Pri písomnom vyhotovení uznesenia Krajského súdu v Bratislave zo dňa 18. decembra 2015, č. k. 3Co/101/2013-974 došlo k zrejmej nesprávnosti, keď v záhlaví uznesenia bol nesprávne označený právny zástupca odporcu ako: „ADVOKÁT ZLÁMALOVÁ ZUZANA, s.r.o., Trnavská 11, Bratislava, IČO: 36 857 769“ namiesto: „DEDÁK &amp; Partners, s.r.o., Mlynské Nivy 45, Bratislava, IČO: 35 906 464“, ktorý prevzal právne zastupovanie odporcu v predmetnom konaní po tom, ako odporca dňa 26. 3. 2014 vypovedal plnú moc udelenú advokátskej kancelárii ADVOKÁT ZLÁMALOVÁ ZUZANA, s.r.o. na zastupovanie v predmetnom konaní, čo bolo odvolaciemu súdu oznámené dňa 22. 4. 2014 (č. l. 958). Podľa § 164 zák. č. 99/1963 Zb. v platnom znení (ďalej O.s.p.“) súd kedykoľvek aj bez návrhu opraví v rozsudku chyby v písaní a počítaní, ako aj iné zrejmé nesprávnosti. O oprave vydá opravné uznesenie, ktoré doručí účastníkom. Pritom môže odložiť vykonateľnosť rozsudku na čas, kým opravné uznesenie nenadobudne právoplatnosť. Podľa § 167 ods. 2 O.s.p. ak nie je ďalej ustanovené inak, použijú sa na uznesenie primerane ustanovenia o rozsudku. S poukazom k tomu, že pri vypracovaní písomného vyhotovenia uznesenia došlo k chybe v písaní spočívajúcej v nesprávnom označení právneho zástupcu odporcu, odvolací súd v zmysle citovaných zákonných ustanovení uvedené posúdil ako zrejmú nesprávnosť a rozhodol tak, ako je uvedené vo výroku tohto uznesenia. Poučenie: Proti tomuto uzneseniu nie je odvolanie prípustné.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2016:1209207707.3 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2016:1209207707.3 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>