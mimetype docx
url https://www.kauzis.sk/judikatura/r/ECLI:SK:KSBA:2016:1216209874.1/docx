--- v0 (2026-11-04)
+++ v1 (2026-11-05)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 17. 8. 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 20CoP/95/2016 Identifikačné číslo súdneho spisu: 1216209874 Dátum vydania rozhodnutia: 18. 08. 2016 Meno a priezvisko sudcu, VSÚ: JUDr. Darina Kriváňová ECLI: ECLI:SK:KSBA:2016:1216209874.1 Uznesenie Krajský súd v Bratislave, v senáte v zložení: predsedníčka senátu JUDr. Darina Kriváňová a členovia senátu: JUDr. Bianka Gelačíková a JUDr. Michaela Králová, vo veci starostlivosti o maloleté dieťa: S. H., nar. XX.XX.XXXX, bytom u matky, zast. kolíznym opatrovníkom Úradom práce, sociálnych vecí a rodiny v Bratislave, Vazovova č. 7/A, Bratislava, dieťa rodičov - matky N. H., nar. XX.XX.XXXX, bytom Y. X, H. a otca V.. B. H., nar. XX.XX.XXXX, bytom H. XX, H., zast.: Jurek, advokátska kancelária, s.r.o., so sídlom Páričkova 15, Bratislava, za účasti Okresnej prokuratúry Bratislava II, Kvetná 13, Bratislava, o návrhu otca o nariadenie predbežného opatrenia, o odvolaní matky proti uzneseniu Okresného súdu Bratislava II č.k. 59 P 86/2016-171 zo dňa 30.6.2016, takto r o z h o d o l : Odvolací súd z a s t a v u j e odvolacie konanie. Žiaden z účastníkov n e m á právo na náhradu trov odvolacieho konania. o d ô v o d n e n i e : 1. Okresný súd Bratislava II uznesením č.k. 59 P 86/2016-171 zo dňa 30.6.2016 zamietol návrh otca na nariadenie predbežného (neodkladného) opatrenia. Otec maloletej S. H. návrhom na nariadenie neodkladného opatrenia, podaným dňa 10.6.2016 žiadal, aby súd nariadil neodkladné opatrenie a do rozhodnutia súdu vo veci upravil styk s maloletou S. tak, že otec bude oprávnený sa stretávať s maloletou každú stredu v týždni od 17.00 hod do 19.00 hod. a každý nepárny víkend v mesiaci od piatka od 17.00 hod. do nedele do 18.00 hod. 2. Okresný súd zamietol návrh otca na nariadenie predbežného (neodkladného) opatrenie s odôvodnení, že za súčasnej napätej situácie medzi rodičmi dieťaťa ako i vzhľadom na skutočnosť, že dieťa sa s otcom nestretáva už takmer 3 roky, nie je možné návrhu otca vyhovieť. Maloletá je už dlhšiu dobu izolovaná od svojho otca, ktorý sa s ňou nestretáva už od roku 2013, kedy mu bol styk s dieťaťom zakázaný. Právne posúdenie veci okresný súd odôvodnil ustanoveniami § 76 ods. 1 písm. f/ O.s.p. v spojení s § 102 ods. 1 O.s.p. a § 75 ods. 8 O.s.p. 3. Proti uzneseniu Okresného súdu Bratislava II č.k. 59 P 86/2016-171 zo dňa 30.6.2016 podala matka odvolanie zo dňa 14.7.2016, ktoré bolo okresnému súdu doručené dňa 15.7.2016. V odvolaní matka uviedla, že dňa 14.7.2016 sa informovala na Okresnom súde Bratislava II a zistila, že dňa 30.6.2016 bolo vydané uznesenie, ale v poštovej schránke na adrese jej trvalého bydliska nenašla žiadne oznámenie o uložení zásielky, ktorej odosielateľom by bol Okresný súd Bratislava II. Proti uzneseniu podala dňa 15.7.2016 odvolanie s tým, že odvolanie doplní potom, ak jej bude uznesenie riadene doručené. 4. Podaním doručeným okresnému súdu dňa 20.7.2016, vzala matka maloletej podané odvolanie späť a zároveň uviedla, že odvolanie podala z dôvodu nedostatku informácií a z dôvodu opatrnosti, že nebude môcť podať odvolanie v zákonnej lehote. 5. Odvolací súd preskúmal rozhodnutie súdu prvej inštancie podľa § 65 zákona č. 161/2015 Z.z. Civilného mimosporového poriadku a prejednal vec bez nariadenia pojednávania keď pre nariadenie pojednávania podľa ustanovenia § 385 ods. 1 Civilného sporového poriadku neboli splnené zákonné podmienky (nebolo potrebné doplniť, respektíve zopakovať dokazovanie, nevyžaduje to dôležitý verejný záujem) a dospel k záveru, že sú splnené podmienky pre zastavenie odvolacieho konania. 6. Podľa § 207 ods. 2 O.s.p. dokiaľ o odvolaní nebolo rozhodnuté, možno ho vziať späť. Ak niekto vzal odvolanie späť, nemôže ho podať znova. 7. Podľa § 207 ods. 3 O.s.p. ak sa odvolanie, o ktorom nebolo rozhodnuté, vzalo späť, odvolací súd odvolacie konanie zastaví. 8. Podľa § 222 ods. 1 prvá veta O.s.p. ak odvolateľ vezme odvolanie späť, právoplatnosť napadnutého rozhodnutia nastane, ako keby k podaniu odvolania nedošlo. 9. Podľa ustanovenia § 395 ods. 1 zákona č. 161/2015 Z.z. Civilného mimosporového poriadku v znení účinného od 01.07.2016 (ďalej len „CMP“), ak § 396 CMP neustanovuje inak, platí tento zákon aj na konania začaté predo dňom nadobudnutia jeho účinnosti. 10. Podľa ust. § 395 ods. 2 CMP, právne účinky úkonov, ktoré v konaní nastali predo dňom nadobudnutia účinnosti tohto zákona, zostávajú zachované. 11. Podľa ust. § 2 ods. 1 CMP, na konania podľa tohto zákona sa použijú ustanovenia zákona č. 160/2015 Z.z. Civilného sporového poriadku v znení účinného od 01.07.2016 (ďalej len „CSP“), ak tento zákon neustanovuje inak. 12. Podľa § 369 ods. 1 CSP dokiaľ o odvolaní nebolo rozhodnuté, možno ho vziať späť. Ak odvolateľ vzal odvolanie späť, nemôže ho podať znova. 13. Podľa § 369 ods. 3 CSP ak sa odvolanie, o ktorom nebolo rozhodnuté, vzalo späť, odvolací súd odvolacie konanie zastaví. 14. Základné právo na súdnu ochranu podľa čl. 46 ods. 1 Ústavy Slovenskej republiky zaručuje, že každý sa môže domáhať zákonom ustanoveným postupom svojho práva na nezávislom a nestrannom súde a v prípadoch ustanovených zákonom na inom orgáne Slovenskej republiky. 15. Podľa čl. 6 ods. 1 Dohovoru o ochrane ľudských práv a základných slobôd, každý má právo na to, aby jeho záležitosť bola spravodlivo, verejne a v primeranej lehote prejednaná nezávislým a nestranným súdom zriadeným zákonom, ktorý rozhodne o jeho občianskych právach alebo záväzkoch, alebo o oprávnenosti akéhokoľvek trestného obvinenia proti nemu. 16. Procesný úkon účastníka súdneho konania, ktorý má podstatný vplyv na ďalšie súdne konanie, ktorým je napr. späťvzatie odvolania, alebo späťvzatie návrhu, je možné považovať za súčasť základného práva na súdnu ochranu podľa čl. 46 ods. 1 Ústavy Slovenskej republiky (I. ÚS 30/97). 17. Súčasťou základného práva podľa čl. 46 ods. 1 Ústavy Slovenskej republiky je nielen oprávnenie domáhať sa zákonom stanoveným postupom ochrany svojho práva na nezávislom a nestrannom súde, ale aj rozhodovať o tom, že tento spôsob ochrany svojho práva účastník súdneho konania už naďalej nepovažuje za vhodný. 18. K späťvzatiu odvolania môže dôjsť až do okamihu, kým súd o podanom odvolaní nerozhodne. Po späťvzatí odvolania odvolací súd rozhodne už len o zastavení odvolacieho konania (§ 369 ods. 3 CSP). 19. V danom prípade bolo odvolanie vzaté späť pred rozhodnutím odvolacieho súdu (§ 369 ods. 1 CSP) a preto odvolací súd podľa § 369 ods. 3 CSP odvolacie konanie zastavil. 20. O trovách odvolacieho konania bolo rozhodnuté podľa § 396 ods. 1 CSP v spojení s § 52 CMP, podľa ktorého žiaden z účastníkov nemá nárok na náhradu trov konania, ak tento zákon neustanovuje inak. 21. Odvolací súd považuje za potrebné uviesť, že konanie vo veci začalo v roku 2016, pričom na konanie sa aplikoval procesnoprávny kódex, ktorý bol v čase rozhodovania odvolacieho súdu zrušený. Týmto procesnoprávnym kódexom bol zákon č. 99/1963 Zb. Občiansky súdny poriadok, účinný do 30.06.2016, zrušený zákonom č. 160/2015 Z.z. Civilný sporový poriadok, ktorý svoju účinnosť nadobudol dňa 01.07.2016. Procesné ustanovenia v konaniach v niektorých rodinnoprávnych veciach (akým je aj predmetné konanie) boli však upravené zákonom č. 161/2015 Z.z. Civilného mimosporového poriadku, ktorý nadobudol účinnosť taktiež dňa 01.07.2016. Z uvedeného dôvodu odvolací súd skúmal časovú koexistenciu skoršej právnej úpravy (zákona č. 99/1963 Zb. Občianskeho súdneho poriadku) a novej právnej úpravy (zákona č. 161/2015 Z.z. Civilného mimosporového poriadku). V tejto súvislosti konštatuje, že procesné právo na rozdiel od hmotného práva v prípade stretu novej a starej právnej úpravy je charakterizované princípom okamžitej aplikability nových procesnoprávnych noriem na všetky konania prebiehajúce na súde a začaté podľa doterajších (zrušených) predpisov. Naviac princíp okamžitej aplikability procesných noriem je komplementárny s osobitným pravidlom v podobe zachovania účinkov procesných úkonov vykonaných v „živých“ konaniach podľa zrušenej právnej úpravy, nazývaný aj ako princíp justifikácie účinkov procesných úkonov. Obsahom tohto princípu je skutočnosť, že procesné úkony subjektov súdneho konania vykonané počas platnosti a účinnosti skoršieho právneho predpisu sa vo sfére svojich účinkov prejavujú s relevanciou pre konanie samostatné aj počas účinnosti nového procesného predpisu. Toto rozhodnutie prijal senát Krajského súdu v Bratislave pomerom hlasov 3:0. Poučenie: Proti rozhodnutiu odvolacieho súdu je prípustné dovolanie, ak to zákon pripúšťa (§ 420 C.s.p.). Dovolanie je prípustné proti každému rozhodnutiu odvolacieho súdu vo veci samej alebo ktorým sa konanie končí, ak a) sa rozhodlo vo veci, ktorá nepatrí do právomoci súdov, b) ten, kto v konaní vystupoval ako strana, nemal procesnú subjektivitu, c) strana nemala spôsobilosť samostatne konať pred súdom v plnom rozsahu a nekonal za ňu zákonný zástupca alebo procesný opatrovník, d) v tej istej veci sa už prv právoplatne rozhodlo alebo v tej istej veci sa už prv začalo konanie, e) rozhodoval vylúčený sudca alebo nesprávne obsadený súd, alebo f) súd nesprávnym procesným postupom znemožnil strane, aby uskutočňovala jej patriace procesné práva v takej miere, že došlo k porušeniu práva na spravodlivý proces (§ 421 C.s.p.). (1) Dovolanie je prípustné proti rozhodnutiu odvolacieho súdu, ktorým sa potvrdilo alebo zmenilo rozhodnutie súdu prvej inštancie, ak rozhodnutie odvolacieho súdu záviselo od vyriešenia právnej otázky, a) pri ktorej riešení sa odvolací súd odklonil od ustálenej rozhodovacej praxe dovolacieho súdu, b) ktorá v rozhodovacej praxi dovolacieho súdu ešte nebola vyriešená alebo c) je dovolacím súdom rozhodovaná rozdielne. (2) Dovolanie v prípadoch uvedených v odseku 1 nie je prípustné, ak odvolací súd rozhodol o odvolaní proti uzneseniu podľa § 357 písm. a) až n) (§ 422 C.s.p.). (1) Dovolanie podľa § 421 ods. 1 nie je prípustné, ak a) napadnutý výrok odvolacieho súdu o peňažnom plnení neprevyšuje desaťnásobok minimálnej mzdy; na príslušenstvo sa neprihliada, b) napadnutý výrok odvolacieho súdu o peňažnom plnení v sporoch s ochranou slabšej strany neprevyšuje dvojnásobok minimálnej mzdy; na príslušenstvo sa neprihliada, c) je predmetom dovolacieho konania len príslušenstvo pohľadávky a výška príslušenstva v čase začatia dovolacieho konania neprevyšuje sumu podľa písmen a) a b). (2) Na určenie výšky minimálnej mzdy v prípadoch uvedených v odseku 1 je rozhodujúci deň podania žaloby na súde prvej inštancie (§ 422 C.s.p.). Dovolanie len proti dôvodom rozhodnutia nie je prípustné (§ 423 C.s.p.). (1) Dovolanie sa podáva v lehote dvoch mesiacov od doručenia rozhodnutia odvolacieho súdu oprávnenému subjektu na súde, ktorý rozhodoval v prvej inštancii. Ak bolo vydané opravné uznesenie, lehota plynie znovu od doručenia opravného uznesenia len v rozsahu vykonanej opravy. (2) Dovolanie je podané včas aj vtedy, ak bolo v lehote podané na príslušnom odvolacom alebo dovolacom súde (§ 427 C.s.p.). V dovolaní sa popri všeobecných náležitostiach podania uvedie, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa toto rozhodnutie napáda, z akých dôvodov sa rozhodnutie považuje za nesprávne (dovolacie dôvody) a čoho sa dovolateľ domáha (dovolací návrh) (§ 428 C.s.p.). (1) Dovolateľ musí byť v dovolacom konaní zastúpený advokátom. Dovolanie a iné podania dovolateľa musia byť spísané advokátom. (2) Povinnosť podľa odseku 1 neplatí, ak je a) dovolateľom fyzická osoba, ktorá má vysokoškolské právnické vzdelanie druhého stupňa, b) dovolateľom právnická osoba a jej zamestnanec alebo člen, ktorý za ňu koná má vysokoškolské právnické vzdelanie druhého stupňa, c) dovolateľ v sporoch s ochranou slabšej strany podľa druhej hlavy tretej časti tohto zákona zastúpený osobou založenou alebo zriadenou na ochranu spotrebiteľa, osobou oprávnenou na zastupovanie podľa predpisov o rovnakom zaobchádzaní a o ochrane pred diskrimináciou alebo odborovou organizáciou a ak ich zamestnanec alebo člen, ktorý za ne koná má vysokoškolské právnické vzdelanie druhého stupňa (§ 429 C.s.p.). (1) Dovolanie prípustné podľa § 420 možno odôvodniť iba tým, že v konaní došlo k vade uvedenej v tomto ustanovení. (2) Dovolací dôvod sa vymedzí tak, že dovolateľ uvedie, v čom spočíva táto vada (§ 431 C.s.p.). (1) Dovolanie prípustné podľa § 421 možno odôvodniť iba tým, že rozhodnutie spočíva v nesprávnom právnom posúdení veci. (2) Dovolací dôvod sa vymedzí tak, že dovolateľ uvedie právne posúdenie veci, ktoré pokladá za nesprávne, a uvedie, v čom spočíva nesprávnosť tohto právneho posúdenia (§ 432 C.s.p.). Dovolací dôvod nemožno vymedziť tak, že dovolateľ poukáže na svoje podania pred súdom prvej inštancie alebo pred odvolacím súdom (§ 433 C.s.p.). Dovolacie dôvody možno meniť a dopĺňať len do uplynutia lehoty na podanie dovolania (§ 434 C.s.p.). V dovolaní nemožno uplatňovať nové prostriedky procesného útoku a prostriedky procesnej obrany okrem skutočností a dôkazov na preukázanie prípustnosti a včasnosti podaného dovolania (§ 435 C.s.p.).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2016:1216209874.1 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2016:1216209874.1 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>