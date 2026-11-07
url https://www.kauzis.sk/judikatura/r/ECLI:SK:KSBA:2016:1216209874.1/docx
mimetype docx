--- v1 (2026-11-05)
+++ v2 (2026-11-07)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 17. 8. 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 20CoP/95/2016 Identifikačné číslo súdneho spisu: 1216209874 Dátum vydania rozhodnutia: 18. 08. 2016 Meno a priezvisko sudcu, VSÚ: JUDr. Darina Kriváňová ECLI: ECLI:SK:KSBA:2016:1216209874.1 Uznesenie Krajský súd v Bratislave, v senáte v zložení: predsedníčka senátu JUDr. Darina Kriváňová a členovia senátu: JUDr. Bianka Gelačíková a JUDr. Michaela Králová, vo veci starostlivosti o maloleté dieťa: S. H., nar. XX.XX.XXXX, bytom u matky, zast. kolíznym opatrovníkom Úradom práce, sociálnych vecí a rodiny v Bratislave, Vazovova č. 7/A, Bratislava, dieťa rodičov - matky N. H., nar. XX.XX.XXXX, bytom Y. X, H. a otca V.. B. H., nar. XX.XX.XXXX, bytom H. XX, H., zast.: Jurek, advokátska kancelária, s.r.o., so sídlom Páričkova 15, Bratislava, za účasti Okresnej prokuratúry Bratislava II, Kvetná 13, Bratislava, o návrhu otca o nariadenie predbežného opatrenia, o odvolaní matky proti uzneseniu Okresného súdu Bratislava II č.k. 59 P 86/2016-171 zo dňa 30.6.2016, takto r o z h o d o l : Odvolací súd z a s t a v u j e odvolacie konanie. Žiaden z účastníkov n e m á právo na náhradu trov odvolacieho konania. o d ô v o d n e n i e : 1. Okresný súd Bratislava II uznesením č.k. 59 P 86/2016-171 zo dňa 30.6.2016 zamietol návrh otca na nariadenie predbežného (neodkladného) opatrenia. Otec maloletej S. H. návrhom na nariadenie neodkladného opatrenia, podaným dňa 10.6.2016 žiadal, aby súd nariadil neodkladné opatrenie a do rozhodnutia súdu vo veci upravil styk s maloletou S. tak, že otec bude oprávnený sa stretávať s maloletou každú stredu v týždni od 17.00 hod do 19.00 hod. a každý nepárny víkend v mesiaci od piatka od 17.00 hod. do nedele do 18.00 hod. 2. Okresný súd zamietol návrh otca na nariadenie predbežného (neodkladného) opatrenie s odôvodnení, že za súčasnej napätej situácie medzi rodičmi dieťaťa ako i vzhľadom na skutočnosť, že dieťa sa s otcom nestretáva už takmer 3 roky, nie je možné návrhu otca vyhovieť. Maloletá je už dlhšiu dobu izolovaná od svojho otca, ktorý sa s ňou nestretáva už od roku 2013, kedy mu bol styk s dieťaťom zakázaný. Právne posúdenie veci okresný súd odôvodnil ustanoveniami § 76 ods. 1 písm. f/ O.s.p. v spojení s § 102 ods. 1 O.s.p. a § 75 ods. 8 O.s.p. 3. Proti uzneseniu Okresného súdu Bratislava II č.k. 59 P 86/2016-171 zo dňa 30.6.2016 podala matka odvolanie zo dňa 14.7.2016, ktoré bolo okresnému súdu doručené dňa 15.7.2016. V odvolaní matka uviedla, že dňa 14.7.2016 sa informovala na Okresnom súde Bratislava II a zistila, že dňa 30.6.2016 bolo vydané uznesenie, ale v poštovej schránke na adrese jej trvalého bydliska nenašla žiadne oznámenie o uložení zásielky, ktorej odosielateľom by bol Okresný súd Bratislava II. Proti uzneseniu podala dňa 15.7.2016 odvolanie s tým, že odvolanie doplní potom, ak jej bude uznesenie riadene doručené. 4. Podaním doručeným okresnému súdu dňa 20.7.2016, vzala matka maloletej podané odvolanie späť a zároveň uviedla, že odvolanie podala z dôvodu nedostatku informácií a z dôvodu opatrnosti, že nebude môcť podať odvolanie v zákonnej lehote. 5. Odvolací súd preskúmal rozhodnutie súdu prvej inštancie podľa § 65 zákona č. 161/2015 Z.z. Civilného mimosporového poriadku a prejednal vec bez nariadenia pojednávania keď pre nariadenie pojednávania podľa ustanovenia § 385 ods. 1 Civilného sporového poriadku neboli splnené zákonné podmienky (nebolo potrebné doplniť, respektíve zopakovať dokazovanie, nevyžaduje to dôležitý verejný záujem) a dospel k záveru, že sú splnené podmienky pre zastavenie odvolacieho konania. 6. Podľa § 207 ods. 2 O.s.p. dokiaľ o odvolaní nebolo rozhodnuté, možno ho vziať späť. Ak niekto vzal odvolanie späť, nemôže ho podať znova. 7. Podľa § 207 ods. 3 O.s.p. ak sa odvolanie, o ktorom nebolo rozhodnuté, vzalo späť, odvolací súd odvolacie konanie zastaví. 8. Podľa § 222 ods. 1 prvá veta O.s.p. ak odvolateľ vezme odvolanie späť, právoplatnosť napadnutého rozhodnutia nastane, ako keby k podaniu odvolania nedošlo. 9. Podľa ustanovenia § 395 ods. 1 zákona č. 161/2015 Z.z. Civilného mimosporového poriadku v znení účinného od 01.07.2016 (ďalej len „CMP“), ak § 396 CMP neustanovuje inak, platí tento zákon aj na konania začaté predo dňom nadobudnutia jeho účinnosti. 10. Podľa ust. § 395 ods. 2 CMP, právne účinky úkonov, ktoré v konaní nastali predo dňom nadobudnutia účinnosti tohto zákona, zostávajú zachované. 11. Podľa ust. § 2 ods. 1 CMP, na konania podľa tohto zákona sa použijú ustanovenia zákona č. 160/2015 Z.z. Civilného sporového poriadku v znení účinného od 01.07.2016 (ďalej len „CSP“), ak tento zákon neustanovuje inak. 12. Podľa § 369 ods. 1 CSP dokiaľ o odvolaní nebolo rozhodnuté, možno ho vziať späť. Ak odvolateľ vzal odvolanie späť, nemôže ho podať znova. 13. Podľa § 369 ods. 3 CSP ak sa odvolanie, o ktorom nebolo rozhodnuté, vzalo späť, odvolací súd odvolacie konanie zastaví. 14. Základné právo na súdnu ochranu podľa čl. 46 ods. 1 Ústavy Slovenskej republiky zaručuje, že každý sa môže domáhať zákonom ustanoveným postupom svojho práva na nezávislom a nestrannom súde a v prípadoch ustanovených zákonom na inom orgáne Slovenskej republiky. 15. Podľa čl. 6 ods. 1 Dohovoru o ochrane ľudských práv a základných slobôd, každý má právo na to, aby jeho záležitosť bola spravodlivo, verejne a v primeranej lehote prejednaná nezávislým a nestranným súdom zriadeným zákonom, ktorý rozhodne o jeho občianskych právach alebo záväzkoch, alebo o oprávnenosti akéhokoľvek trestného obvinenia proti nemu. 16. Procesný úkon účastníka súdneho konania, ktorý má podstatný vplyv na ďalšie súdne konanie, ktorým je napr. späťvzatie odvolania, alebo späťvzatie návrhu, je možné považovať za súčasť základného práva na súdnu ochranu podľa čl. 46 ods. 1 Ústavy Slovenskej republiky (I. ÚS 30/97). 17. Súčasťou základného práva podľa čl. 46 ods. 1 Ústavy Slovenskej republiky je nielen oprávnenie domáhať sa zákonom stanoveným postupom ochrany svojho práva na nezávislom a nestrannom súde, ale aj rozhodovať o tom, že tento spôsob ochrany svojho práva účastník súdneho konania už naďalej nepovažuje za vhodný. 18. K späťvzatiu odvolania môže dôjsť až do okamihu, kým súd o podanom odvolaní nerozhodne. Po späťvzatí odvolania odvolací súd rozhodne už len o zastavení odvolacieho konania (§ 369 ods. 3 CSP). 19. V danom prípade bolo odvolanie vzaté späť pred rozhodnutím odvolacieho súdu (§ 369 ods. 1 CSP) a preto odvolací súd podľa § 369 ods. 3 CSP odvolacie konanie zastavil. 20. O trovách odvolacieho konania bolo rozhodnuté podľa § 396 ods. 1 CSP v spojení s § 52 CMP, podľa ktorého žiaden z účastníkov nemá nárok na náhradu trov konania, ak tento zákon neustanovuje inak. 21. Odvolací súd považuje za potrebné uviesť, že konanie vo veci začalo v roku 2016, pričom na konanie sa aplikoval procesnoprávny kódex, ktorý bol v čase rozhodovania odvolacieho súdu zrušený. Týmto procesnoprávnym kódexom bol zákon č. 99/1963 Zb. Občiansky súdny poriadok, účinný do 30.06.2016, zrušený zákonom č. 160/2015 Z.z. Civilný sporový poriadok, ktorý svoju účinnosť nadobudol dňa 01.07.2016. Procesné ustanovenia v konaniach v niektorých rodinnoprávnych veciach (akým je aj predmetné konanie) boli však upravené zákonom č. 161/2015 Z.z. Civilného mimosporového poriadku, ktorý nadobudol účinnosť taktiež dňa 01.07.2016. Z uvedeného dôvodu odvolací súd skúmal časovú koexistenciu skoršej právnej úpravy (zákona č. 99/1963 Zb. Občianskeho súdneho poriadku) a novej právnej úpravy (zákona č. 161/2015 Z.z. Civilného mimosporového poriadku). V tejto súvislosti konštatuje, že procesné právo na rozdiel od hmotného práva v prípade stretu novej a starej právnej úpravy je charakterizované princípom okamžitej aplikability nových procesnoprávnych noriem na všetky konania prebiehajúce na súde a začaté podľa doterajších (zrušených) predpisov. Naviac princíp okamžitej aplikability procesných noriem je komplementárny s osobitným pravidlom v podobe zachovania účinkov procesných úkonov vykonaných v „živých“ konaniach podľa zrušenej právnej úpravy, nazývaný aj ako princíp justifikácie účinkov procesných úkonov. Obsahom tohto princípu je skutočnosť, že procesné úkony subjektov súdneho konania vykonané počas platnosti a účinnosti skoršieho právneho predpisu sa vo sfére svojich účinkov prejavujú s relevanciou pre konanie samostatné aj počas účinnosti nového procesného predpisu. Toto rozhodnutie prijal senát Krajského súdu v Bratislave pomerom hlasov 3:0. Poučenie: Proti rozhodnutiu odvolacieho súdu je prípustné dovolanie, ak to zákon pripúšťa (§ 420 C.s.p.). Dovolanie je prípustné proti každému rozhodnutiu odvolacieho súdu vo veci samej alebo ktorým sa konanie končí, ak a) sa rozhodlo vo veci, ktorá nepatrí do právomoci súdov, b) ten, kto v konaní vystupoval ako strana, nemal procesnú subjektivitu, c) strana nemala spôsobilosť samostatne konať pred súdom v plnom rozsahu a nekonal za ňu zákonný zástupca alebo procesný opatrovník, d) v tej istej veci sa už prv právoplatne rozhodlo alebo v tej istej veci sa už prv začalo konanie, e) rozhodoval vylúčený sudca alebo nesprávne obsadený súd, alebo f) súd nesprávnym procesným postupom znemožnil strane, aby uskutočňovala jej patriace procesné práva v takej miere, že došlo k porušeniu práva na spravodlivý proces (§ 421 C.s.p.). (1) Dovolanie je prípustné proti rozhodnutiu odvolacieho súdu, ktorým sa potvrdilo alebo zmenilo rozhodnutie súdu prvej inštancie, ak rozhodnutie odvolacieho súdu záviselo od vyriešenia právnej otázky, a) pri ktorej riešení sa odvolací súd odklonil od ustálenej rozhodovacej praxe dovolacieho súdu, b) ktorá v rozhodovacej praxi dovolacieho súdu ešte nebola vyriešená alebo c) je dovolacím súdom rozhodovaná rozdielne. (2) Dovolanie v prípadoch uvedených v odseku 1 nie je prípustné, ak odvolací súd rozhodol o odvolaní proti uzneseniu podľa § 357 písm. a) až n) (§ 422 C.s.p.). (1) Dovolanie podľa § 421 ods. 1 nie je prípustné, ak a) napadnutý výrok odvolacieho súdu o peňažnom plnení neprevyšuje desaťnásobok minimálnej mzdy; na príslušenstvo sa neprihliada, b) napadnutý výrok odvolacieho súdu o peňažnom plnení v sporoch s ochranou slabšej strany neprevyšuje dvojnásobok minimálnej mzdy; na príslušenstvo sa neprihliada, c) je predmetom dovolacieho konania len príslušenstvo pohľadávky a výška príslušenstva v čase začatia dovolacieho konania neprevyšuje sumu podľa písmen a) a b). (2) Na určenie výšky minimálnej mzdy v prípadoch uvedených v odseku 1 je rozhodujúci deň podania žaloby na súde prvej inštancie (§ 422 C.s.p.). Dovolanie len proti dôvodom rozhodnutia nie je prípustné (§ 423 C.s.p.). (1) Dovolanie sa podáva v lehote dvoch mesiacov od doručenia rozhodnutia odvolacieho súdu oprávnenému subjektu na súde, ktorý rozhodoval v prvej inštancii. Ak bolo vydané opravné uznesenie, lehota plynie znovu od doručenia opravného uznesenia len v rozsahu vykonanej opravy. (2) Dovolanie je podané včas aj vtedy, ak bolo v lehote podané na príslušnom odvolacom alebo dovolacom súde (§ 427 C.s.p.). V dovolaní sa popri všeobecných náležitostiach podania uvedie, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa toto rozhodnutie napáda, z akých dôvodov sa rozhodnutie považuje za nesprávne (dovolacie dôvody) a čoho sa dovolateľ domáha (dovolací návrh) (§ 428 C.s.p.). (1) Dovolateľ musí byť v dovolacom konaní zastúpený advokátom. Dovolanie a iné podania dovolateľa musia byť spísané advokátom. (2) Povinnosť podľa odseku 1 neplatí, ak je a) dovolateľom fyzická osoba, ktorá má vysokoškolské právnické vzdelanie druhého stupňa, b) dovolateľom právnická osoba a jej zamestnanec alebo člen, ktorý za ňu koná má vysokoškolské právnické vzdelanie druhého stupňa, c) dovolateľ v sporoch s ochranou slabšej strany podľa druhej hlavy tretej časti tohto zákona zastúpený osobou založenou alebo zriadenou na ochranu spotrebiteľa, osobou oprávnenou na zastupovanie podľa predpisov o rovnakom zaobchádzaní a o ochrane pred diskrimináciou alebo odborovou organizáciou a ak ich zamestnanec alebo člen, ktorý za ne koná má vysokoškolské právnické vzdelanie druhého stupňa (§ 429 C.s.p.). (1) Dovolanie prípustné podľa § 420 možno odôvodniť iba tým, že v konaní došlo k vade uvedenej v tomto ustanovení. (2) Dovolací dôvod sa vymedzí tak, že dovolateľ uvedie, v čom spočíva táto vada (§ 431 C.s.p.). (1) Dovolanie prípustné podľa § 421 možno odôvodniť iba tým, že rozhodnutie spočíva v nesprávnom právnom posúdení veci. (2) Dovolací dôvod sa vymedzí tak, že dovolateľ uvedie právne posúdenie veci, ktoré pokladá za nesprávne, a uvedie, v čom spočíva nesprávnosť tohto právneho posúdenia (§ 432 C.s.p.). Dovolací dôvod nemožno vymedziť tak, že dovolateľ poukáže na svoje podania pred súdom prvej inštancie alebo pred odvolacím súdom (§ 433 C.s.p.). Dovolacie dôvody možno meniť a dopĺňať len do uplynutia lehoty na podanie dovolania (§ 434 C.s.p.). V dovolaní nemožno uplatňovať nové prostriedky procesného útoku a prostriedky procesnej obrany okrem skutočností a dôkazov na preukázanie prípustnosti a včasnosti podaného dovolania (§ 435 C.s.p.).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2016:1216209874.1 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2016:1216209874.1 (dáta aktuálne k 7. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>