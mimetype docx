--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 20. 1. 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 1S/242/2014 Identifikačné číslo súdneho spisu: 4013201025 Dátum vydania rozhodnutia: 21. 01. 2016 Meno a priezvisko sudcu, VSÚ: JUDr. Monika Valašíková PhD. ECLI: ECLI:SK:KSBA:2016:4013201025.4 Uznesenie Krajský súd v Bratislave v právnej veci žalobcu: Správcovská spoločnosť Nitra, s.r.o., Orlia 3251/7, 949 01 Nitra, IČO: 44 678 533, právne zastúpený: JUDr. Marek Ďuran, advokát, Štefánikova 34, 949 01 Nitra, proti žalovanému: Ministerstvo kultúry Slovenskej republiky, Námestie SNP 33, 813 31 Bratislava, za účasti: 1. Y.. Q. Ž., F. X, XXX XX K., a 2. Š. S., Z. XX, XXX XX K., o preskúmanie zákonnosti rozhodnutia žalovaného č. MK 2754/2013-221/14089 zo dňa 15.8.2013, takto r o z h o d o l : Krajský súd v Bratislave konanie z a s t a v u j e . Žiaden z účastníkov n e m á právo na náhradu trov konania. Súd v r a c i a žalobcovi súdny poplatok prostredníctvom Slovenská pošta, a.s. - prevádzkovateľ systému, IČO: 36 631 124, so sídlom Partizánska cesta 9, 975 99 Banská Bystrica vo výške 92,80 eur. Poplatok bude vrátený po nadobudnutí právoplatnosti tohto uznesenia. o d ô v o d n e n i e : Žalobou zo dňa 5.9.2013 doručenou Krajskému súdu v Nitre, postúpenú Krajskému súdu v Bratislave dňa 12.11.2014 uznesením č. k. 11S/340/2013-39 zo dňa 22.10.2014 sa žalobca domáhal preskúmania zákonnosti rozhodnutia žalovaného - oznámenia č. MK 2754/2013-221/14089 zo dňa 15.8.2013, ktorým žalovaný podal žalobcovi správu k preskúmaniu rozhodnutia na základe oneskorene doručeného odvolania proti rozhodnutiu Pamiatkového úradu Slovenskej republiky č. PÚ-13/339-2/2243/BRO zo dňa 7.3.2013, ktorým bola za národnú kultúrnu pamiatku vyhlásená nehnuteľnosť: dom meštiansky na Štefánikovej ulici č. 34 v Nitre, okr. Nitra, k. ú. Nitra, súpis. č. 64, parcelné č. 1410, ktorá je zapísaná na liste vlastníctva č. 6698 v Správe katastra Nitra, vo vlastníctve žalobcu (spoluvlastnícky podiel 1) a RNDr. Marcely Žákovej, Gorazdova 3, 949 01 Nitra (spoluvlastnícky podiel 1), Štefana Kubovčíka, Hornozoborská 97, 949 01 Nitra (spoluvlastnícky podiel 1). Pred rozhodnutím vo veci samej žalobca svojím podaním doručeným Krajskému súdu v Bratislave dňa 20.1.2016 oznámil, že berie svoju žalobu v celom rozsahu späť a žiadal súd o zastavenie konania v danej veci. O trovách konania žiadal rozhodnúť tak, že žiadny z účastníkov konania nemá nárok na náhradu trov konania. Podľa § 250h ods. 2 O.s.p. až do rozhodnutia súdu môže žalobca vziať žalobu späť; ak žalovanému medzitým vznikli trovy konania, rozhodne súd o ich náhrade. Podľa § 250d ods. 3 O.s.p., súd uznesením konanie zastaví, ak sa žaloba podala oneskorene, ak ju podala neoprávnená osoba, ak smeruje proti rozhodnutiu, ktoré nemôže byť predmetom preskúmavania súdom, ak žalobca neodstránil vady žaloby, ktorých odstránenie súd nariadil a ktoré bránia vecnému vybaveniu žaloby, alebo ak žalobca nie je zastúpený podľa § 250a alebo ak žaloba bola vzatá späť (§ 250h ods. 2). Odvolanie proti uzneseniu je prípustné. Podľa položky 10a) Sadzobníka súdnych poplatkov z návrhu na preskúmanie zákonnosti rozhodnutia orgánu verejnej správy na základe žaloby, ak v písmenách b) až d) nie je ustanovené inak je súdny poplatok 70,- eur. Podľa §11 ods. 3 zákona č. 71/1992 Zb. o súdnych poplatkoch poplatok splatný podaním návrhu na začatie konania, podaním odvolania alebo dovolania sa vráti, ak sa konanie zastavilo, ak sa podanie vrátane odvolania a dovolania odmietlo alebo ak sa návrh, odvolanie alebo dovolanie vzali späť pred prvým pojednávaním bez ohľadu na to, či bol vydaný platobný rozkaz alebo rozkaz na plnenie; to neplatí, ak bolo dovolanie odmietnuté z dôvodu, že smeruje proti rozhodnutiu, proti ktorému nie je dovolanie prípustné. Ak sa návrh na začatie konania o rozvode manželstva vzal späť po prvom pojednávaní na príslušnom stupni súdov, vráti sa polovica všetkých zaplatených poplatkov. V konaní o preskúmaní rozhodnutia orgánu verejnej správy sa poplatok vráti, ak sa návrh na začatie konania vzal späť pred prejednaním veci alebo ak bolo konanie zastavené z dôvodu, že účastník nebol v konaní riadne zastúpený. Podľa § 11 ods. 4 zákona o súdnych poplatkoch okrem poplatku v rozvodovom konaní a poplatku, ktorý sa vracia podľa odseku 1, sa poplatok alebo jeho časť (preplatok) vracia krátený o 1 %, najmenej však 6,70 eura. Ak sa návrh vzal späť pred zaplatením poplatku, poplatok sa nevyrubuje. Podľa § 11 ods. 6 zákona o súdnych poplatkoch ak orgány uvedené v § 3, ktoré a) nie sú zapojené do centrálneho systému evidencie poplatkov, zašlú bez zbytočného odkladu odpis právoplatného rozhodnutia o vrátení poplatku alebo preplatku daňovému úradu príslušnému podľa trvalého pobytu alebo sídla poplatníka, ktorý poplatok alebo preplatok vráti najneskôr do 30 dní odo dňa doručenia odpisu právoplatného rozhodnutia o vrátení poplatku alebo preplatku; ak orgán štátnej správy súdov alebo orgán prokuratúry nevydal rozhodnutie, zašle písomné upovedomenie o spôsobe vybavenia sťažnosti podľa osobitného zákona a daňový úrad vráti poplatok najneskôr do 30 dní odo dňa doručenia písomného upovedomenia, b) sú zapojené do centrálneho systému evidencie poplatkov, zašlú bez zbytočného odkladu odpis právoplatného rozhodnutia o vrátení poplatku alebo preplatku prevádzkovateľovi systému, ktorý poplatok alebo preplatok vráti najneskôr do 30 dní odo dňa doručenia odpisu právoplatného rozhodnutia o vrátení poplatku alebo preplatku; ak orgán štátnej správy súdov alebo orgán prokuratúry nevydal rozhodnutie, zašle písomné upovedomenie o spôsobe vybavenia sťažnosti podľa osobitného zákona a prevádzkovateľ systému vráti poplatok najneskôr do 30 dní odo dňa doručenia písomného upovedomenia. Nakoľko žalobca vzal späť žalobu pred rozhodnutím veci, súd v súlade s ustanovením § 250d ods. 3 O.s.p. konanie zastavil. Z obsahu spisu súd zistil, že žalobca zaplatil súdny poplatok za návrh formou kolkových známok v sume 99,50 eur. O vrátení súdneho poplatku žalobcovi kráteného o 6,70 eur súd rozhodol podľa § 11 ods. 3 veta prvá v spojení s ods. 4 zákona č. 71/1992 Zb. o súdnych poplatkoch. Súdny poplatok v sume 92,80 eur bude žalobcovi vrátený prostredníctvom Slovenskej pošty, a.s. po právoplatnosti tohto uznesenia. O náhrade trov konania súd rozhodol podľa § 146 ods. 1 písm. c) O.s.p. s použitím ustanovenia § 246c O.s.p. tak, že žiaden z účastníkov nemá právo na náhradu trov konania, nakoľko konanie vo veci bolo zastavené a žalovanému trovy nevznikli. Toto rozhodnutie prijal senát Krajského súdu v Bratislave v pomere hlasov 3:0 (podľa § 3 ods. 9 zákona č. 757/2004 Z.z. o súdoch a o zmene a doplnení niektorých zákonov v znení účinnom ku dňu 1.5.2011) Poučenie: Proti tomuto rozhodnutiu možno podať odvolanie do 15 dní odo dňa jeho doručenia na Krajský súd v Bratislave, písomne, dvojmo. Z podania musí byť zjavné, ktorému súdu je určené, kto ho robí, ktorej veci sa týka a čo sleduje a musí byť podpísané a datované (§ 42 ods. 3 O.s.p). V odvolaní sa má popri všeobecných náležitostiach (§ 42 ods. 3 O.s.p.) uviesť, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, v čom sa toto rozhodnutie alebo postup súdu považuje za nesprávny a čoho sa odvolateľ domáha (§ 205 ods. 1 O.s.p.). Podľa § 205 ods. 2 O.s.p. odvolanie možno odôvodniť len tým, že: a/ v konaní došlo k vadám uvedeným v § 221 ods. 1 O.s.p.; b/ konanie má inú vadu, ktorá mohla mať za následok nesprávne rozhodnutie vo veci; c/ súd prvého stupňa neúplne zistil skutkový stav veci, pretože nevykonal navrhnuté dôkazy, potrebné na zistenie rozhodujúcich skutočností; d/ súd prvého stupňa dospel na základe vykonaných dôkazov k nesprávnym skutkovým zisteniam; e/ doteraz zistený skutkový stav neobstojí, pretože sú tu ďalšie skutočnosti alebo iné dôkazy, ktoré doteraz neboli uplatnené (§ 205 a/ O.s.p.); f/ rozhodnutie súdu prvého stupňa vychádza z nesprávneho právneho posúdenia veci. Rozsah, v akom sa rozhodnutie napáda a dôvody odvolania môže odvolateľ rozšíriť len do uplynutia lehoty na odvolanie.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2016:4013201025.4 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2016:4013201025.4 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>