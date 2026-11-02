--- v0 (2026-10-31)
+++ v1 (2026-11-02)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 25. 4. 2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 5Sd/122/2015 Identifikačné číslo súdneho spisu: 1015201794 Dátum vydania rozhodnutia: 26. 04. 2017 Meno a priezvisko sudcu, VSÚ: JUDr. Milota Tóthová ECLI: ECLI:SK:KSBA:2017:1015201794.4 Uznesenie Krajský súd v Bratislave v právnej veci navrhovateľky O. Z., N. N. - Z. O., proti odporkyni Sociálnej poisťovni ústredie, Ul. 29. augusta č. 8-10, Bratislava, o invalidný dôchodok takto r o z h o d o l : Súd konanie zastavuje. Žiaden z účastníkov nemá právo na náhradu trov konania. o d ô v o d n e n i e : Navrhovateľka svojím návrhom zo dňa 17.6.2015 a návrhom zo dňa 9.5.2016 žiadala preskúmať rozhodnutie odporkyne číslo XXX XXX XXXX X zo dňa 14.5.2015 a zmenové rozhodnutie číslo XXX XXX XXXX X zo dňa 22.4.2016, ktorými odporkyňa zamietla žiadosť navrhovateľky o invalidný dôchodok zo dňa 15. apríla 2015. Prehlásením na pojednávaní dňa 26.4.2017 navrhovateľka vzala späť návrhy v celom rozsahu. Odporkyňa nemala námietky proti späťvzatiu návrhu. Súd podľa § 250d ods. 3 v spojení s § 250h ods. 2 a § 250l ods. 2 O.s.p. konanie zastavil O trovách konania súd rozhodol podľa § 246c a § 146 ods. 1 písm. c) O.s.p. V danom prípade súd postupoval podľa ustanovenia § 492 ods. 1 zákona č. 162/2015 Z.z., podľa ktorého konania podľa tretej hlavy piatej časti Občianskeho súdneho poriadku začaté predo dňom nadobudnutia účinnosti tohto zákona sa dokončia podľa doterajších predpisov. Poučenie: Proti tomuto uzneseniu je možné podať odvolanie do 15 dní odo dňa jeho doručenia na Krajskom súde v Bratislave. Účastníci sa vzdali opravného prostriedku.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2017:1015201794.4 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2017:1015201794.4 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>