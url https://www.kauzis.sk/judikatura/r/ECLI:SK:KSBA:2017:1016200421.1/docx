--- v0 (2026-11-06)
+++ v1 (2026-11-07)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 24. 5. 2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 1S/52/2016 Identifikačné číslo súdneho spisu: 1016200421 Dátum vydania rozhodnutia: 25. 05. 2017 Meno a priezvisko sudcu, VSÚ: JUDr. Anna Peťovská PhD. ECLI: ECLI:SK:KSBA:2017:1016200421.1 Uznesenie Krajský súd v Bratislave v právnej veci žalobkyne: O.. I. P., bytom E. XXX/XX, XXX XX C. A., zastúpenou Mgr. Richard Trusina, Hálkova 1, 831 03 Bratislava, proti žalovanému: Fakulta elektrotechniky a informatiky Slovenskej technickej univerzity v Bratislave, so sídlom Ilkovičova 3, 841 04 Bratislava, o preskúmanie zákonnosti rozhodnutia žalovaného č. 10/2016 zo dňa 18.02.2016, takto r o z h o d o l : Správny súd konanie z a s t a v u j e . Žiaden z účastníkov nemá právo na náhradu trov konania. o d ô v o d n e n i e : 1. Žalobou doručenou Krajskému súdu v Bratislave dňa 10.03.2016 sa žalobkyňa domáhala preskúmania zákonnosti rozhodnutia žalovaného č. 10/2016 zo dňa 18.02.2016, ktorým žalovaný odmietol žalobkyni sprístupniť informácie týkajúce sa výpisu znaleckých úkonov zo znaleckého denníka z rokov 2012 - 2014 zo zoznamu znalcov a znaleckých inštitúcií v zmysle zákona č. 211/2000 Z. z. o slobodnom prístupe k informáciám v znení neskorších predpisov. 2. Pred rozhodnutím vo veci samej žalobkyňa svojím podaním, doručeným tunajšiemu správnemu súdu dňa 19.05.2017 oznámila, že berie svoju žalobu v celom rozsahu späť a navrhla, aby súd konanie zastavil. 3. Podľa § 63 zákona č. 162/2015 Z. z., Správny súdny poriadok (ďalej len „SSP“), žalobca môže do vydania rozhodnutia správneho súdu vziať žalobu späť, a to sčasti alebo celkom. Ak je žaloba vzatá späť celkom, správny súd konanie zastaví. Ak je žaloba vzatá späť sčasti, správny súd konanie v tejto časti zastaví. O čiastočnom späťvzatí žaloby rozhodne správny súd v rozhodnutí vo veci samej. 4. Podľa § 99 písm. a) SSP, správny súd konanie uznesením zastaví, ak žalobca vzal žalobu späť skôr, ako správny súd vo veci rozhodol. 5. Nakoľko žalobca vzal späť žalobu pred rozhodnutím veci, správny súd v súlade s ustanovením § 99 písm. a) SSP konanie zastavil. 6. O náhrade trov konania správny súd rozhodol podľa § 170 písm. b) SSP tak, že žiaden z účastníkov nemá právo na náhradu trov konania, nakoľko konanie bolo zastavené. 7. Toto rozhodnutie senát Krajského súdu v Bratislave prijal pomerom hlasov 3 : 0 (§ 3 ods. 9 zákona č. 757/2004 Z. z. v znení zákona č. 33/2011 Z. z.). Poučenie: Proti tomuto uzneseniu možno podať kasačnú sťažnosť v lehote jedného mesiaca od jeho doručenia prostredníctvom Krajského súdu v Bratislave na Najvyšší súd SR (§ 443 ods. 1 SSP). V kasačnej sťažnosti sa má popri všeobecných náležitostiach (§ 57 SSP) uviesť označenie napadnutého rozhodnutia, údaj, kedy bolo napadnuté rozhodnutie doručené sťažovateľovi, opísanie rozhodujúcich skutočností, aby bolo zrejmé, v akom rozsahu a z akých dôvodov podľa § 440 SSP sa podáva (sťažnostné body) a návrh výroku rozhodnutia (sťažnostný návrh). Sťažnostné body možno meniť len do uplynutia lehoty na podanie kasačnej sťažnosti. V konaní o kasačnej sťažnosti musí byť sťažovateľ alebo opomenutý sťažovateľ v zmysle § 449 ods. 1 SSP zastúpený advokátom. Kasačná sťažnosť a iné podania sťažovateľa alebo opomenutého sťažovateľa musia byť spísané advokátom. Povinné zastúpenie advokátom v kasačnom konaní sa nevyžaduje, ak a) má sťažovateľ alebo opomenutý sťažovateľ, jeho zamestnanec alebo člen, ktorý za neho na kasačnom súde koná alebo ho zastupuje, vysokoškolské právnické vzdelanie druhého stupňa; b) ide o konania o správnej žalobe podľa § 6 ods. 2 písm. c) a d); c) je žalovaným Centrum právnej pomoci.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2017:1016200421.1 (dáta aktuálne k 6. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2017:1016200421.1 (dáta aktuálne k 7. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>