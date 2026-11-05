--- v0 (2026-11-04)
+++ v1 (2026-11-05)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 13. 2. 2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 4Sa/6/2017 Identifikačné číslo súdneho spisu: 1017200103 Dátum vydania rozhodnutia: 14. 02. 2017 Meno a priezvisko sudcu, VSÚ: JUDr. Ľubomír Šramko ECLI: ECLI:SK:KSBA:2017:1017200103.1 Uznesenie Krajský súd v Bratislave v právnej veci žalobcu: SLOVAK FINANCE s.r.o., so sídlom Medveďovej 15, Bratislava, zastúpeného: JUDr. Julián Lapšanský, advokátska kancelária, spol. s r.o., so sídlom Pribinova 4, Bratislava, proti žalovanému: Slovenská obchodná inšpekcia, Ústredný inšpektorát so sídlom v Bratislave, Prievozská 32, Bratislava, v konaní o správnej žalobe žalobcu z 19.1.2017 proti inému zásahu orgánu verejnej správy, takto r o z h o d o l : Krajský súd v Bratislave p o s t u p u j e vec miestne príslušnému Krajskému súdu v Nitre. o d ô v o d n e n i e : 1/ Dňa 20.1.2017 bola Krajskému súdu v Bratislave ako správnemu súdu (ďalej len „súd“) doručená správna žaloba žalobcu z 19.1.2017 proti inému zásahu žalovaného. Z jej obsahu, ako aj z obsahu priložených príloh je zrejmé, že žalobca sa po vykonaní inšpekcie Inšpektorátom Slovenskej obchodnej inšpekcie v Nitre pre Nitriansky kraj (ďalej len „inšpektorát“) v dňoch 6.10. a 26.10.2016 domáhal voči inšpektorátu poskytnutia mena pisateľa spotrebiteľského podnetu č. 651/2016, na základe ktorého bola inšpekcia vykonaná. Inšpektorát listom zn. 3005/04/16 zo 14.11.2016 túto informáciu žalobcovi neposkytol. Voči tomuto rozhodnutiu podal žalobca odvolanie, datované 21.11.2016 o ktorom rozhodol žalovaný listom zn.: 585/52/16 zo 7.12.2016 tak, že napadnuté rozhodnutie potvrdil. Následne doručil žalobca súdu správnu žalobu, datovanú19.1.2017. Podľa § 3 zákona č. 128/2002 Z.z. o štátnej kontrole vnútorného trhu vo veciach ochrany spotrebiteľa a o zmene a doplnení niektorých zákonov: (1) Orgánom kontroly vnútorného trhu je Slovenská obchodná inšpekcia; vo svojej kontrolnej a rozhodovacej činnosti je nezávislá. (2) Slovenská obchodná inšpekcia je orgánom štátnej správy podriadeným Ministerstvu hospodárstva Slovenskej republiky. Je rozpočtovou organizáciou napojenou na štátny rozpočet v kapitole Ministerstva hospodárstva Slovenskej republiky (ďalej len "ministerstvo"). Člení sa na Ústredný inšpektorát Slovenskej obchodnej inšpekcie so sídlom v Bratislave (ďalej len "ústredný inšpektorát") a jemu podriadené inšpektoráty Slovenskej obchodnej inšpekcie (ďalej len "inšpektorát"), a to: a) Inšpektorát Slovenskej obchodnej inšpekcie so sídlom v Bratislave pre Bratislavský kraj, b) Inšpektorát Slovenskej obchodnej inšpekcie so sídlom v Trnave pre Trnavský kraj, c) Inšpektorát Slovenskej obchodnej inšpekcie so sídlom v Trenčíne pre Trenčiansky kraj, d) Inšpektorát Slovenskej obchodnej inšpekcie v Nitre pre Nitriansky kraj, e) Inšpektorát Slovenskej obchodnej inšpekcie so sídlom v Žiline pre Žilinský kraj, f) Inšpektorát Slovenskej obchodnej inšpekcie v Banskej Bystrici pre Banskobystrický kraj, g) Inšpektorát Slovenskej obchodnej inšpekcie so sídlom v Prešove pre Prešovský kraj, h) Inšpektorát Slovenskej obchodnej inšpekcie so sídlom v Košiciach pre Košický kraj. (3) Na čele Slovenskej obchodnej inšpekcie je ústredný riaditeľ, ktorého vymenúva a odvoláva minister hospodárstva Slovenskej republiky. Na čele inšpektorátu je riaditeľ, ktorého vymenúva a odvoláva ústredný riaditeľ. (4) Inšpektorát je v správnom konaní orgánom prvého stupňa. Podľa ust. § 9 ods. 1 zákona č. 162/2015 Z.z. správny súdny poriadok (ďalej len „SSP“), konanie sa uskutočňuje na tom správnom súde, ktorý je vecne, miestne a kauzálne príslušný. Príslušnosť sa určuje podľa okolností existujúcich v čase začatia konania a trvá až do jeho skončenia. Podľa ust. § 10 SSP, na konanie a rozhodovanie v správnom súdnictve sú vecne príslušné krajské súdy, ak tento zákon neustanovuje inak. Podľa ust. § 13 ods. 1 SSP, miestne príslušným je krajský súd, v ktorého obvode má sídlo orgán verejnej správy, ktorý rozhodol v prvom stupni, ak tento zákon neustanovuje inak. Podľa ust. § 18 ods. 2 SSP, ak správny súd zistí, že nie je vecne, miestne alebo kauzálne príslušný, postúpi vec uznesením príslušnému správnemu súdu. Nižší správny súd je postúpením veci vyšším správnym súdom viazaný. 2/ Ako to vyplýva z uvedeného, inšpektorát v predmetnej veci rozhodol ako prvostupňový správny orgán, žalovaný ako odvolací - druhostupňový správny orgán. 3/ Po doručení predmetnej žaloby súd skúmal svoju miestnu príslušnosť na konanie. S poukazom na cit. ust. § 13 ods. 1 SSP správny súd dospel k presvedčeniu, že na konanie je miestne príslušným Krajský súd v Nitre, nakoľko v jeho obvode má sídlo správny orgán (inšpektorát), ktorý v predmetnej veci rozhodol v prvom stupni. Preto súd rozhodol tak, ako je uvedené vo výrokovej časti tohto uznesenia. 4/ Po právoplatnosti uznesenia bude spis zaslaný miestne príslušnému Krajskému súdu v Nitre na ďalšie konanie. Poučenie: Proti tomuto uzneseniu kasačná sťažnosť nie je prípustná.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2017:1017200103.1 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2017:1017200103.1 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>