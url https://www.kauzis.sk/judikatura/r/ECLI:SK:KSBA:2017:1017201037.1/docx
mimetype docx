--- v0 (2026-11-02)
+++ v1 (2026-11-03)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 3. 8. 2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 4Sa/53/2017 Identifikačné číslo súdneho spisu: 1017201037 Dátum vydania rozhodnutia: 04. 08. 2017 Meno a priezvisko sudcu, VSÚ: JUDr. Ľubomír Šramko ECLI: ECLI:SK:KSBA:2017:1017201037.1 Uznesenie Krajský súd v Bratislave v právnej veci žalobcu: I.. A. L., trvale bytom V. XX/X, B., proti žalovanému: Ústredie práce, sociálnych vecí a rodiny so sídlom Špitálska 8, Bratislava v konaní o správnej žalobe žalobcu v sociálnych veciach zo dňa 26.6.2017 voči rozhodnutiu žalovaného č. UPS/US1/ SSVOPPKPC2/SOC/2017/4097/JH zo dňa 26.4.2017 takto r o z h o d o l : Krajský súd v Bratislave p o s t u p u j e vec miestne príslušnému Krajskému súdu v Nitre. o d ô v o d n e n i e : 1. Dňa 30.6.2017 bola Krajskému súdu v Bratislave ako správnemu súdu (ďalej len „súd“) doručená správna žaloba žalobcu v sociálnych veciach (ďalej len „žaloba“) voči rozhodnutiu žalovaného č. UPS/ US1/SSVOPPKPC2/SOC/2017/4097/JH zo dňa 26.4.2017. Z obsahu žaloby, ako aj z pripojenej kópie napadnutého rozhodnutia je zrejmé, že žalobca má trvalé bydlisko na adrese: V. XX/X, B.D.. Podľa § 6 ods. 2 písm. c) zákona č. 162/2015 Z.z. Správny súdny poriadok (ďalej len „SSP“), správne súdy rozhodujú v konaniach o správnych žalobách v sociálnych veciach. Podľa ust. § 9 ods. 1 SSP, konanie sa uskutočňuje na tom správnom súde, ktorý je vecne, miestne a kauzálne príslušný. Príslušnosť sa určuje podľa okolností existujúcich v čase začatia konania a trvá až do jeho skončenia. Podľa ust. § 10 SSP, na konanie a rozhodovanie v správnom súdnictve sú vecne príslušné krajské súdy, ak tento zákon neustanovuje inak. Podľa ust. § 13 ods. 2 SSP, v konaní o správnej žalobe proti rozhodnutiam o poskytovaní právnej pomoci podľa osobitného predpisu, v konaniach podľa § 6 ods. 2 písm. c) a d) a na konanie o vykonateľnosti rozhodnutí cudzích orgánov verejnej správy je miestne príslušný krajský súd, v ktorého obvode má žalobca adresu trvalého pobytu, miesto podnikania alebo sídlo; ak takého súdu niet a žalobcom je fyzická osoba, je miestne príslušný krajský súd, v ktorého obvode sa fyzická osoba zdržuje. Podľa § 199 ods. 1 písm. c) SSP Sociálnymi vecami sa na účely tohto zákona rozumie rozhodovanie Ústredia práce, sociálnych vecí a rodiny. Podľa § 3 ods. 4 písm. b) zák. č. 371/2004 Z.z. o sídlach a obvodoch súdov Slovenskej republiky a o zmene zákona č. 99/1963 Zb. Občiansky súdny poriadok v znení neskorších predpisov (v znení zákonov č. 428/2004 Z.z. a č. 757/2004 Z.z.) sídlom Krajského súdu v Nitre je mesto Nitra; jeho obvod tvoria obvody týchto súdov: Okresného súdu Komárno. Podľa ust. § 18 ods. 2 SSP, ak správny súd zistí, že nie je vecne, miestne alebo kauzálne príslušný, postúpi vec uznesením príslušnému správnemu súdu. Nižší správny súd je postúpením veci vyšším správnym súdom viazaný. 2. Po doručení predmetnej žaloby súd skúmal svoju miestnu príslušnosť na konanie. Žalobca má trvalé bydlisko na adrese: V. XX/X, B.. Mesto Komárno sa nachádza v služobnom obvode Okresného súdu Komárno, ktorý je v obvode Krajského súdu v Nitre. S poukazom na vyššie citované zákonné ustanovenia súd dospel k presvedčeniu, že na konanie o tejto žalobe je miestne príslušný Krajský súd v Nitre. Preto súd rozhodol tak, ako to je uvedené vo výrokovej časti tohto uznesenia. 3. Po právoplatnosti tohto uznesenia bude spis zaslaný miestne príslušnému Krajskému súdu v Nitre na ďalšie konanie. Poučenie: Proti tomuto uzneseniu kasačná sťažnosť nie je prípustná.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2017:1017201037.1 (dáta aktuálne k 26. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2017:1017201037.1 (dáta aktuálne k 3. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>