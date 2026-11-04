--- v0 (2026-11-02)
+++ v1 (2026-11-04)
@@ -62,51 +62,51 @@
       <w:r>
         <w:t>Forma: Opravné uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Oblasť práva: Obchodné právo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 2Cob/214/2016 Identifikačné číslo súdneho spisu: 1314220085 Dátum vydania rozhodnutia: 04. 10. 2017 Meno a priezvisko sudcu, VSÚ: JUDr. Ľubica Břoušková ECLI: ECLI:SK:KSBA:2017:1314220085.2 Opravné uznesenie Krajský súd v Bratislave v senáte zloženom z predsedníčky senátu JUDr. Ľubice Břouškovej a sudkýň JUDr. Oľgy Bahníkovej a JUDr. Ľubice Kriškovej v právnej veci žalobcu: Zoznam, s.r.o., so sídlom Viedenská cesta 3-7, Bratislava, IČO: 36 029 076, proti žalovanému: AVADA TRADE FUSION, s.r.o., so sídlom Klincová 35, 821 08 Bratislava, IČO: 47 192 275, o zaplatenie 15.306,01 eur s príslušenstvom, takto r o z h o d o l : Odvolací súd o p r a v u j e záhlavie uznesenia Krajského súdu v Bratislave č.k. 2Cob/214/2016-96 zo dňa 13.06.2017 v časti označenia žalovaného, ktoré má správne znieť: ,,AVADA TRADE FUSION, s.r.o., so sídlom Klincová 35, 821 08 Bratislava, IČO: 47 192 275“ o d ô v o d n e n i e : 1. Krajský súd v Bratislave vydal dňa 13.06.2017 uznesenie č.k 2Cob/214/2016-96, ktorým rozsudok Okresného súdu Bratislava III č.k. 25Cb/232/2015-72 zo dňa 22.02.2016 zrušil a vec vrátil súdu prvej inštancie na ďalšie konanie. 2. Na základe podania súdu prvej inštancie zo dňa 02.10.2017 tunajší súd zistil, že v predmetnom uznesení odvolacieho súdu došlo k chybe, keď v záhlaví uznesenia odvolací súd uviedol nesprávne označenie žalovaného: Focus Media s.r.o., Blatnícka 3/1641, Bratislava, IČO: 36 275 972, zast. G. N., R. Z.. XX. K. XXXX/XX, XXX XX R.. Zo súdneho spisu vyplýva, že pôvodný žalovaný Focus Media s.r.o, bol vymazaný z obchodného registra, s právnym nástupcom spoločnosťou AVADA TRADE FUSION, s.r.o.. Z uvedeného dôvodu prišlo ku zmene žalovaného, ktorý má správne znieť: ,,AVADA TRADE FUSION, s.r.o., so sídlom Klincová 35, 821 08 Bratislava, IČO: 47 192 275“. 3. Podľa ust. § 224 Civilného sporového poriadku súd kedykoľvek aj bez návrhu opraví v rozhodnutí chyby v písaní a počítaní, ako aj iné zrejmé nesprávnosti. O oprave súd vydá opravné uznesenie, ktoré doručí subjektom konania. 4. Vzhľadom na to, že pri písomnom vyhotovení uznesenia odvolacieho súdu došlo k chybe v písaní v názve žalovaného, odvolací súd túto zrejmú nesprávnosť opravil tak, ako je uvedené vo výroku tohto uznesenia. Poučenie: Proti tomuto uzneseniu nie je prípustné odvolanie. Proti rozhodnutiu odvolacieho súdu je prípustné dovolanie, ak to zákon pripúšťa (§ 419 CSP) v lehote dvoch mesiacov od doručenia rozhodnutia odvolacieho súdu oprávnenému subjektu na súde, ktorý rozhodoval v prvej inštancii. Ak bolo vydané opravné uznesenie, lehota plynie znovu od doručenia opravného uznesenia len v rozsahu vykonanej opravy (§ 427 ods. 1 CSP). Dovolateľ musí byť v dovolacom konaní zastúpený advokátom. Dovolanie a iné podania dovolateľa musia byť spísané advokátom (§ 429 ods. 1 CSP). V dovolaní sa popri všeobecných náležitostiach podania uvedie, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa toto rozhodnutie napáda, z akých dôvodov sa rozhodnutie považuje za nesprávne (dovolacie dôvody) a čoho sa dovolateľ domáha (dovolací návrh) (§ 428 CSP).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2017:1314220085.2 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2017:1314220085.2 (dáta aktuálne k 3. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>