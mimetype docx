--- v0 (2026-11-05)
+++ v1 (2026-11-06)
@@ -62,51 +62,51 @@
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Oblasť práva: Občianske právo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 14Co/7/2017 Identifikačné číslo súdneho spisu: 1315215290 Dátum vydania rozhodnutia: 30. 10. 2017 Meno a priezvisko sudcu, VSÚ: JUDr. Darina Kuchtová ECLI: ECLI:SK:KSBA:2017:1315215290.1 Uznesenie Krajský súd v Bratislave v senáte zloženom z predsedníčky senátu JUDr. Dariny Kuchtovej a členiek senátu Mgr. Barbory Bartekovej a JUDr. Kataríny Javorčíkovej, v spore žalobkyne: P. O., nar. XX.XX.XXXX, bytom T.. G. XX, O., zastúpenej advokátskou kanceláriou Bartošík Šváby s.r.o., so sídlom Plynárenská 7/A, Bratislava, IČO: 35 929 049, proti žalovanej: Slovenská sporiteľňa a.s., so sídlom Tomášikova 48, Bratislava, IČO: 00 151 653, zastúpenej advokátskou kanceláriou Roman Kvasnica a partneri s.r.o., so sídlom Žilinská cesta 130, Piešťany, IČO: 36 866 598, po späťvzatí žaloby o zaplatenie 4.693,50 eur s príslušenstvom, takto r o z h o d o l : Krajský súd v Bratislave p r i p ú š ť a späťvzatie žaloby, rozsudok Okresného súdu Bratislava III zo dňa 17.05.2016, č. k. 19C/470/2015-119 v celom rozsahu z r u š u j e a konanie z a s t a v u j e . Stranám sporu sa náhrada trov prvoinštančného a odvolacieho konania nepriznáva. o d ô v o d n e n i e : 1. Rozsudkom zo dňa 17.05.2016, č. k. 19C/470/2015-119 súd prvej inštancie uložil žalovanej povinnosť zaplatiť žalobkyni istinu v celkovej výške 4.693,50,- eur spolu s príslušným úrokom z omeškania, ako aj nahradiť jej zaplatený súdny poplatok a trovy právneho zastúpenia. 2. Rozsudok bol doručený stranám sporu prostredníctvom ich právnych zástupcov, žalobkyni dňa 28.06.2016 a žalovanej dňa 29.06.2016. 3. V zákonom stanovenej lehote, dňa 04.07.2016, podala žalovaná proti rozsudku odvolanie a žiadala odvolací súd, aby napadnutý rozsudok zmenil, žalobu zamietol a žalobkyňu zaviazal na náhradu trov prvoinštančného a odvolacieho konania. 4. Podaním doručeným súdu prvej inštancie dňa 23.11.2016 zobrala žalobkyňa svoju žalobu v celom rozsahu späť s tým, že so žalovanou uzatvorila dohodu o urovnaní. Žalobkyňa zároveň vyhlásila, že si neuplatňuje náhradu trov súdneho konania, ani nárok na náhradu trov právneho zastúpenia. 5. Vec bola predložená odvolaciemu súdu dňa 13.01.2017. 6. Podľa § 144 zákona č. 160/2015 Z. z. Civilný sporový poriadok, účinného od 01.07.2016 (ďalej len CSP), žalobca môže vziať žalobu späť. Podľa § 145 ods. 1 CSP, ak je žaloba vzatá späť celkom, súd konanie zastaví. Podľa § 367 ods. 1 CSP, ak podá ten, kto je na to oprávnený, včas odvolanie, nenadobúda rozhodnutie právoplatnosť, dokiaľ o odvolaní právoplatne nerozhodne odvolací súd. Podľa § 370 ods. 1 CSP, ak je žaloba vzatá späť po rozhodnutí súdu prvej inštancie, ale skôr, ako rozhodnutie nadobudlo právoplatnosť, odvolací súd rozhodne o pripustení späťvzatia. Podľa § 370 ods. 2 CSP, súd späťvzatie žaloby nepripustí, ak s tým protistrana z vážnych dôvodov nesúhlasí. Ak späťvzatie žaloby pripustí, odvolací súd zruší rozhodnutie súdu prvej inštancie a konanie zastaví. 7. Vzhľadom na skutočnosť, že žalobkyňa zobrala späť svoju žalobu po meritórnom rozhodnutí súdu prvej inštancie, a po podaní odvolania žalovanou, čím v zmysle § 367 ods. 1 CSP nenadobudol rozsudok právoplatnosť, odvolací súd postupoval v zmysle § 370 ods. 1, 2 CSP. Pretože žalovaná so späťvzatím žaloby výslovne súhlasila v písomnom podaní zo dňa 21.11.2016 (č.l. 135, 136 spisu), a zároveň vyhlásila, že si neuplatňuje nárok na náhradu trov súdneho konania, ani nárok na náhradu trov právneho zastúpenia, odvolací súd pripustil späťvzatie žaloby, zrušil rozsudok súdu prvej inštancie a konanie zastavil. 8. Rozhodnutie o náhrade trov konania na súde prvej inštancie a v odvolacom konaní sa zakladá na ust. § 396 CSP, v spojení s ust. § 257 a § 262 CSP. Ustanovenie § 257 CSP predstavuje odchýlku od zásady zodpovednosti za zavinenie zastavenia konania (§ 256 ods. 1 CSP), pričom v zmysle ust. § 257 CSP súd výnimočne neprizná náhradu trov konania, ak sú tu dôvody hodné osobitného zreteľa. 9. Vzhľadom na mimosúdne urovnanie sporu a výslovnú žiadosť oboch strán, aby žiadnej zo strán sporu nebola náhrada trov konania a trov právneho zastúpenia priznaná, odvolací súd rozhodol tak, ako je uvedené vo výroku tohto uznesenia. 10. Toto rozhodnutie prijal senát Krajského súdu v Bratislave pomerom hlasov 3:0. Poučenie: Proti tomuto rozhodnutiu odvolanie nie je prípustné. Proti rozhodnutiu odvolacieho súdu je prípustné dovolanie, ak to zákon pripúšťa (§ 419 CSP) v lehote dvoch mesiacov od doručenia rozhodnutia odvolacieho súdu oprávnenému subjektu na súde, ktorý rozhodoval v prvej inštancii. Ak bolo vydané opravné uznesenie, lehota plynie znovu od doručenia opravného uznesenia len v rozsahu vykonanej opravy (§ 427 ods. 1 CSP). Dovolateľ musí byť v dovolacom konaní zastúpený advokátom. Dovolanie a iné podania dovolateľa musia byť spísané advokátom (§ 429 ods. 1 CSP). V dovolaní sa popri všeobecných náležitostiach podania uvedie, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa toto rozhodnutie napáda, z akých dôvodov sa rozhodnutie považuje za nesprávne (dovolacie dôvody) a čoho sa dovolateľ domáha - dovolací návrh (§ 428 CSP).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2017:1315215290.1 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2017:1315215290.1 (dáta aktuálne k 6. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>