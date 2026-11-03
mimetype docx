--- v0 (2026-11-03)
+++ v1 (2026-11-03)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 29. 3. 2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 9Co/32/2017 Identifikačné číslo súdneho spisu: 1315215355 Dátum vydania rozhodnutia: 30. 03. 2017 Meno a priezvisko sudcu, VSÚ: JUDr. Roman Huszár ECLI: ECLI:SK:KSBA:2017:1315215355.2 Uznesenie Krajský súd v Bratislave v senáte zloženom z predsedu senátu JUDr. Romana Huszára a členiek senátu JUDr. Magdalény Florekovej a JUDr. Zuzany Posluchovej v právnej veci žalobkyne: L. O., X.. X.X.XXXX, L. S. XX, XXX XX S., zast. Bartošík Šváby s.r.o., so sídlom Plynárenská 7/A, Bratislava, proti žalovanému: Slovenská sporiteľňa, a.s., so sídlom Tomášikova 48, 832 37 Bratislava, IČO: 00 151 653, zast. JUDr. Branislav Jurga, advokát, so sídlom Sad A. Kmeťa 24, Piešťany, o zaplatenie 1 936,55 € s príslušenstvom, na odvolanie žalovaného proti rozsudku Okresného súdu Bratislava III zo dňa 17. marca 2016 č. k. 14C/472/2015-109, takto r o z h o d o l : Odvolací súd späťvzatie žaloby pripúšťa rozsudok súdu prvej inštancie zrušuje a konanie z a s t a v u j e. Žiadna zo strán konania nemá nárok na náhradu trov konania. o d ô v o d n e n i e : 1. Súd prvej inštancie napadnutým rozsudkom uložil žalovanému zaplatiť žalobkyni sumu 1 936,55 € s príslušenstvom, ako aj náhradu trov konania. 2. Proti tomuto rozsudku podal v zákonom stanovenej lehote odvolanie žalovaný, ktorý žiadal, aby odvolací súd zmenil rozsudok súdu prvej inštancie tak, že návrh zamietne. 3. Žalobkyňa sa k odvolaniu žalovaného vyjadrila písomným podaním doručeným súdu prvej inštancie dňa 24.7.2016, žiadala, aby odvolací súd napadnutý rozsudok ako vecne správny potvrdil. 4. Písomným podaním doručeným súdu prvej inštancie dňa 15.11.2016 žalobkyňa vzala žalobu v celom rozsahu späť a žiadala konanie zastaviť, nakoľko so žalovaným uzavrela dohodu o urovnaní. Náhradu trov konania si neuplatnila. Predmetné podanie obsahovalo i súhlas žalovaného so späťvzatím žaloby, náhradu trov konania si žalovaný rovnako neuplatnil. 5. Podľa § 370 ods. 1 CSP ak je žaloba vzatá späť po rozhodnutí súdu prvej inštancie, ale skôr, ako rozhodnutie nadobudlo právoplatnosť, odvolací súd rozhodne o pripustení späťvzatia. 6. Podľa § 370 ods. 2 CSP súd späťvzatie žaloby nepripustí, ak s tým protistrana z vážnych dôvodov nesúhlasí. Ak späťvzatie žaloby pripustí, odvolací súd zruší rozhodnutie súdu prvej inštancie a konanie zastaví. 7. Podľa § 256 ods. 1 CSP ak strana procesne zavinila zastavenie konania, súd prizná náhradu trov konania protistrane. 8. Keďže rozsudok súdu prvej inštancie doposiaľ nenadobudol právoplatnosť a vzhľadom na dispozitívny úkon žalobkyne, ktorá vzala žalobu v celom rozsahu späť, pričom žalovaný so späťvzatím žaloby súhlasil, odvolací súd v zmysle ust. § 370 CSP späťvzatie žaloby pripustil, rozsudok súdu prvej inštancie zrušil a konanie o veci zastavil. 9. Vzhľadom na skutočnosť, že žalobkyňa vzala žalobu späť na základe mimosúdnej dohody o urovnaní, ktorou si strany sporu vzájomne vysporiadali svoje práva a povinnosti v súvislosti s vedeným sporom, pričom obe strany si náhradu trov konania neuplatnili, dospel odvolací súd k záveru, že procesnú zodpovednosť za zastavenie konania v súlade s § 256 ods. 1 CSP nesú v rovnakej miere obe strany sporu, preto rozhodol analogicky v zmysle § 255 ods. 2 CSP tak, že žiadna zo strán konania nemá nárok na náhradu trov konania a preto už o výške náhrady trov konania v zmysle § 262 ods. 2 C.s.p. nebude potrebné rozhodnúť súdom prvej inštancie. 10. Toto rozhodnutie bolo prijaté senátom Krajského súdu v Bratislave pomerom hlasov 3:0 (§ 3 ods. 9 zák. č. 757/2004 Z. z. o súdoch a o zmene a doplnení niektorých zákonov v znení neskorších zákonov, § 393 ods. 2 CSP). Poučenie: Proti tomuto rozhodnutiu odvolanie nie je prípustné. Proti rozhodnutiu odvolacieho súdu je prípustné dovolanie, ak to zákon pripúšťa ( § 419 C.s.p. ). Dovolanie je prípustné proti každému rozhodnutiu odvolacieho súdu vo veci samej alebo ktorým sa konanie končí, ak a/ sa rozhodlo vo veci, ktorá nepatrí do právomoci súdov, b/ ten, kto v konaní vystupoval ako strana, nemal procesnú subjektivitu, c/ strana nemala spôsobilosť samostatne konať pred súdom v plnom rozsahu a nekonal za ňu zákonný zástupca alebo procesný opatrovník, d/ v tej istej veci sa už prv právoplatne rozhodlo alebo v tej istej veci sa už prv začalo konanie, e/ rozhodoval vylúčený sudca alebo nesprávne obsadený súd, alebo f/ súd nesprávnym procesným postupom znemožnil strane, aby uskutočňovala jej patriace procesné práva v takej miere, že došlo k porušeniu práva na spravodlivý proces. Dovolanie je prípustné proti rozhodnutiu odvolacieho súdu, ktorým sa potvrdilo alebo zmenilo rozhodnutie súdu prvej inštancie, ak rozhodnutie odvolacieho súdu záviselo od vyriešenia právnej otázky, a/ pri riešení ktorej sa odvolací súd odklonil od ustálenej rozhodovacej praxe dovolacieho súdu, b/ ktorá v rozhodovacej praxi dovolacieho súdu ešte nebola vyriešená alebo c/ je dovolacím súdom rozhodovaná rozdielne ( § 421 ods. 1 C.s.p. ). Dovolanie podľa § 421 ods. 1 nie je prípustné, ak a/ napadnutý výrok odvolacieho súdu o peňažnom plnení neprevyšuje desaťnásobok minimálnej mzdy; na príslušenstvo sa neprihliada, b/ napadnutý výrok odvolacieho súdu o peňažnom plnení v sporoch s ochranou slabšej strany neprevyšuje dvojnásobok minimálnej mzdy; na príslušenstvo sa neprihliada, c/ je predmetom dovolacieho konania len príslušenstvo pohľadávky a výška príslušenstva v čase začatia dovolacieho konania neprevyšuje sumu podľa písmen a/ a b/ ( § 422 ods.1 C.s.p. ). Dovolanie môže podať strana, v ktorej neprospech bolo rozhodnutie vydané ( § 424 C.s.p. ). Dovolanie sa podáva v lehote dvoch mesiacov od doručenia rozhodnutia odvolacieho súdu oprávnenému subjektu na súde, ktorý rozhodoval v prvej inštancii ( § 427 ods.1 prvá veta C.s.p. ). Dovolanie je podané včas aj vtedy, ak bolo v lehote podané na príslušnom odvolacom alebo dovolacom súde ( § 427 ods.2 C.s.p. ). Dovolateľ musí byť v dovolacom konaní zastúpený advokátom. Dovolanie a iné podania dovolateľa musia byť spísané advokátom ( § 429 ods. 1 C.s.p. ). Povinnosť podľa odseku 1 neplatí, ak je a/ dovolateľom fyzická osoba, ktorá má vysokoškolské právnické vzdelanie druhého stupňa, b/ dovolateľom právnická osoba a jej zamestnanec alebo člen, ktorý za ňu koná, má vysokoškolské právnické vzdelanie druhého stupňa, c/ dovolateľ v sporoch s ochranou slabšej strany podľa druhej hlavy tretej časti tohto zákona zastúpený osobou založenou alebo zriadenou na ochranu spotrebiteľa, osobou oprávnenou na zastupovanie podľa predpisov o rovnakom zaobchádzaní a o ochrane pred diskrimináciou alebo odborovou organizáciou a ak ich zamestnanec alebo člen, ktorý za ne koná, má vysokoškolské právnické vzdelanie druhého stupňa( § 429 ods.2 C.s.p. ). Dovolanie prípustné podľa § 420 možno odôvodniť iba tým, že v konaní došlo k vade uvedenej v tomto ustanovení ( § 431 ods.1 C.s.p. ). Dovolací dôvod sa vymedzí tak, že dovolateľ uvedie, v čom spočíva táto vada ( § 431 ods.2 C.s.p. ). Dovolanie prípustné podľa § 421 možno odôvodniť iba tým, že rozhodnutie spočíva v nesprávnom právnom posúdení veci ( § 432 ods. 1 C.s.p. ). Dovolací dôvod sa vymedzí tak, že dovolateľ uvedie právne posúdenie veci, ktoré pokladá za nesprávne, a uvedie, v čom spočíva nesprávnosť tohto právneho posúdenia ( § 432 ods.2 C.s.p. ).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2017:1315215355.2 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2017:1315215355.2 (dáta aktuálne k 3. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>