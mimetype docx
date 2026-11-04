--- v0 (2026-11-02)
+++ v1 (2026-11-04)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 7. 2. 2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 3Cbi/10/2015 Identifikačné číslo súdneho spisu: 1015201991 Dátum vydania rozhodnutia: 08. 02. 2018 Meno a priezvisko sudcu, VSÚ: JUDr. Tatiana Pastieriková ECLI: ECLI:SK:KSBA:2018:1015201991.3 Uznesenie Krajský súd v Bratislave, v senáte zloženom z predsedníčky senátu JUDr. Tatiany Pastierikovej a členiek senátu JUDr. Eleny Kúšovej a JUDr. Dany Šiffalovičovej, v právnej veci žalobcu: T. U., L. XXXX/XX, XXX XX X. W., proti žalovanému: Mgr. Ing. Pavol Korytár, Sladovnícka 13, 917 01 Trnava, správca konkurznej podstaty úpadcu Trnavské automobilové závody, štátny podnik v likvidácii, 917 01 Trnava, IČO: 00 009 199, o vylúčenie veci zo spisu konkurznej podstaty úpadcu, o späťvzatí žaloby žalobcom, takto r o z h o d o l : Krajský súd v Bratislave konanie zastavuje. Žiadna zo strán nemá právo na náhradu trov konania. o d ô v o d n e n i e : 1. Žalobca sa žalobou doručenou súdu dňa 30.11.2015 domáhal voči žalovanému vylúčenia zo súpisu konkurznej podstaty inžinierske siete nachádzajúce sa na parc. č. XXXX/XX a parc. č. XXXX/XX, ktoré sú zapísané na LV č. XXXXX, k.ú. O.. 2. Žalobca je podľa §4 ods.2 písm. q zák. č. 71/1992 Zb. oslobodený od platenia súdneho poplatku. 3. Žalobca podaním zo dňa 05.02.2018 zobral v zmysle § 144 CSP žalobu v celom rozsahu späť. Žalovaný so späťvzatím žaloby súhlasil. Sporové strany sa dohodli, že žiadna zo strán nemá nárok na náhradu trov konania. 4. Podľa § 144 CSP, žalobca môže vziať žalobu späť. 5. Podľa § 145 ods. 1 CSP, ak je žaloba vzatá späť celkom, súd konanie zastaví. 6. Podľa § 146 ods. 1 veta prvá CSP, súd konanie nezastaví, ak žalovaný so späťvzatím žaloby z vážnych dôvodov nesúhlasí. 7. Vzhľadom k tomu, že žalobca vzal žalobu v celom rozsahu späť a žalovaný oznámil, že so späťvzatím žaloby súhlasí, súd rozhodol tak, že konanie podľa § 145 ods. 1 CSP zastavil. 8. O trovách konania súd rozhodol podľa § 257 CSP tak, že žiadnej zo strán nepriznal náhradu trov konania. 9. Uvedené rozhodnutie je výsledkom hlasovania senátu v pomere hlasov 3 : 0. Poučenie: Proti výroku tohto uznesenia o zastavení konania možno podať odvolanie do 15-tich dní odo dňa jeho doručenia, prostredníctvom tunajšieho súdu na Najvyšší súd SR, písomne v dvoch vyhotoveniach (§ 357 písm. a) CSP). Proti výroku tohto uznesenia o trovách konania možno podať odvolanie do 15-tich dní odo dňa jeho doručenia, prostredníctvom tunajšieho súdu na Najvyšší súd SR, písomne v dvoch vyhotoveniach (§ 357 písm. m) CSP). Proti výroku tohto uznesenia o nevrátení súdneho poplatku odvolanie nie je prípustné (§ 357 CSP). Odvolanie môže podať strana, v ktorej neprospech bolo rozhodnutie vydané (§ 359 CSP). Odvolanie len proti odôvodneniu rozhodnutia nie je prípustné (§ 358 CSP). V odvolaní sa popri všeobecných náležitostiach podania uvedie, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, z akých dôvodov sa rozhodnutie považuje za nesprávne (odvolacie dôvody) a čoho sa odvolateľ domáha (odvolací návrh). Rozsah, v akom sa rozhodnutie napáda, môže odvolateľ rozšíriť len do uplynutia lehoty na podanie odvolania (§ 363, 364 CSP). (1) Odvolanie možno odôvodniť len tým, že: a) neboli splnené procesné podmienky, b) súd nesprávnym procesným postupom znemožnil strane, aby uskutočňovala jej patriace procesné práva v takej miere, že došlo k porušeniu práva na spravodlivý proces, c) rozhodoval vylúčený sudca alebo nesprávne obsadený súd, d) konanie má inú vadu, ktorá mohla mať za následok nesprávne rozhodnutie vo veci, e) súd prvej inštancie nevykonal navrhnuté dôkazy, potrebné na zistenie rozhodujúcich skutočností, f) súd prvej inštancie dospel na základe vykonaných dôkazov k nesprávnym skutkovým zisteniam, g) zistený skutkový stav neobstojí, pretože sú prípustné ďalšie prostriedky procesnej obrany alebo ďalšie prostriedky procesného útoku, ktoré neboli uplatnené, alebo h) rozhodnutie súdu prvej inštancie vychádza z nesprávneho právneho posúdenia veci. Odvolacie dôvody a dôkazy na ich preukázanie možno meniť a dopĺňať len do uplynutia lehoty na podanie odvolania (§ 365 ods. 3 CSP).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2018:1015201991.3 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2018:1015201991.3 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>