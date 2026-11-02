--- v0 (2026-11-01)
+++ v1 (2026-11-02)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 2. 5. 2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 6Sa/33/2018 Identifikačné číslo súdneho spisu: 1018200599 Dátum vydania rozhodnutia: 03. 05. 2018 Meno a priezvisko sudcu, VSÚ: JUDr. Marta Barková ECLI: ECLI:SK:KSBA:2018:1018200599.1 Uznesenie Krajský súd v Bratislave v právnej veci žalobkyne: S. K. A., A. X. Q. XX/X, XX-XXX T., K. V., zastúpená: V4 Legal, s.r.o., Tvrdého 4, 010 01 Žilina, proti žalovanej: Sociálna poisťovňa ústredie, ul. 29. augusta 8 - 10, 813 63 Bratislava, o správnej žalobe v sociálnych veciach, takto r o z h o d o l : Krajský súd v Bratislave p o s t u p u j e vec miestne príslušnému Krajskému súdu v Žiline. o d ô v o d n e n i e : 1.Dňa 18.04.2018 bola Krajskému súdu v Bratislave doručená správna žaloba v sociálnych veciach, ktorou sa žalobkyňa domáhala preskúmania zákonnosti rozhodnutia žalovanej číslo 18655-3/2018-BA zo dňa 26.01.2018. Napadnutým rozhodnutím žalovaná odvolanie žalobkyne podané proti rozhodnutiu Sociálnej poisťovne, pobočka Čadca, č. 36096-1/2016-CA zo dňa 09.03.2016 vo veci vzniku povinného sociálneho poistenia zamestnankyne zamietla v celom rozsahu a potvrdila napadnuté rozhodnutie Sociálnej poisťovne, pobočka Čadca. 2. Podľa § 6 ods. 1 zákona č. 162/2015 Z.z. Správny súdny poriadok (ďalej len „SSP“) správne súdy v správnom súdnictve preskúmavajú na základe žalôb zákonnosť rozhodnutí orgánov verejnej správy, opatrení orgánov verejnej správy a iných zásahov orgánov verejnej správy, poskytujú ochranu pred nečinnosťou orgánov verejnej správy a rozhodujú v ďalších veciach ustanovených týmto zákonom. 3. Podľa § 6 ods. 2 písm. c) SSP správne súdy rozhodujú v konaniach o správnych žalobách v sociálnych veciach. 4. Podľa § 9 ods. 1 SSP konanie sa uskutočňuje na tom správnom súde, ktorý je vecne, miestne a kauzálne príslušný. Príslušnosť sa určuje podľa okolností existujúcich v čase začatia konania a trvá až do jeho skončenia. 5. Podľa § 13 ods. 3 SSP v konaní o správnej žalobe proti rozhodnutiam o poskytovaní právnej pomoci podľa osobitného predpisu, v konaniach podľa § 6 ods. 2 písm. c) a d) a na konanie o vykonateľnosti rozhodnutí cudzích orgánov verejnej správy je miestne príslušný krajský súd, v ktorého obvode má žalobca adresu trvalého pobytu, miesto podnikania alebo sídlo; ak takého súdu niet a žalobcom je fyzická osoba, je miestne príslušný krajský súd, v ktorého obvode sa fyzická osoba zdržuje. 6. Podľa § 18 ods. 2 prvá veta SSP ak správny súd zistí, že nie je vecne, miestne alebo kauzálne príslušný, postúpi vec uznesením príslušnému správnemu súdu. 7. Ako to vyplýva z vyššie uvedeného, v konaní o správnej žalobe v sociálnych veciach je miestne príslušný krajský súd, v ktorého obvode má žalobca adresu trvalého pobytu, miesto podnikania alebo sídlo; ak takého súdu niet, je miestne príslušný krajský súd, v ktorého obvode sa fyzická osoba zdržuje. Žalobkyňou je fyzická osoba, občan Poľskej republiky. Z obsahu podanej žaloby nepochybne vyplýva, že žalobkyňa mala vykonávať pracovnú činnosť na území Slovenskej republiky u zamestnávateľa MANIOM, s.r.o., Palárikova 76, Čadca. Opísané miesto je nutné vyhodnotiť ako miesto rozhodné pre založenie miestnej príslušnosti správneho súdu. Tunajší súd konštatuje, že v zmysle ustálenej judikatúry Najvyššieho súdu Slovenskej republiky miestna príslušnosť správneho súdu poľského štátneho občana pracujúceho na území Slovenskej republiky sa spravuje sídlom jeho slovenského zamestnávateľa (1Nds/65/2014). Obdobný postup zvolil Najvyšší súd aj vo veci 1Nds/47/2014, kde konštatoval, že všeobecným súdom cudzieho štátneho príslušníka, ktorý nemá bydlisko na území Slovenskej republiky je súd, v obvode ktorého sa zdržuje (pracuje). 8. Vzhľadom k tomu, že na konanie o správnej žalobe v sociálnych veciach je podľa § 13 ods. 3 SSP miestne príslušný Krajský súd v Žiline, súd postúpil vec podľa § 18 ods. 2 SSP miestne príslušnému súdu, ktorý žalobu prejedná a rozhodne. Poučenie: Proti tomuto uzneseniu nie je prípustná kasačná sťažnosť [§ 439 ods. 2 písm. d) SSP].</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2018:1018200599.1 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2018:1018200599.1 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>