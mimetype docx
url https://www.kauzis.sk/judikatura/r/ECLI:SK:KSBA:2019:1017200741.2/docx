--- v0 (2026-11-01)
+++ v1 (2026-11-02)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 24. 9. 2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Opravné uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 1S/100/2017 Identifikačné číslo súdneho spisu: 1017200741 Dátum vydania rozhodnutia: 25. 09. 2019 Meno a priezvisko sudcu, VSÚ: JUDr. Renáta Janáková ECLI: ECLI:SK:KSBA:2019:1017200741.2 Opravné uznesenie Krajský súd v Bratislave v právnej veci žalobcu: URBAN FALATH GAŠPEREC BOŠANSKÝ, s.r.o., advokátska kancelária, Havlíčkova 16, 811 04 Bratislava, zastúpeného: URBAN FALATH GAŠPEREC BOŠANSKÝ, s.r.o., advokátska kancelária, Havlíčkova 16, 811 04 Bratislava proti žalovanej: Národná banka Slovenska, Imricha Karvaša 1, 813 25 Bratislava, o preskúmanie zákonnosti rozhodnutia žalovaného č. NBS1-000-009-953 zo dňa 21.04.2017 a o oprave zrejmej nesprávnosti rozsudku Krajského súdu v Bratislave č.k. 1S/100/2017-61 zo dňa 17.1.2019, takto r o z h o d o l : Rozsudok Krajského súdu v Bratislave č.k. 1S/100/2017-61 zo dňa 17.1.2019 sa opravuje tak, že záhlavie rozsudku č.k. 1S/100/2017-61 zo dňa 17.1.2019 týkajúce sa označenia právneho zástupcu žalobcu správne znie : „ Krajský súd v Bratislave v senáte zloženom z predsedníčky senátu JUDr. Renáty Janákovej a členiek senátu JUDr. Zuzany Mališovej a JUDr. Marty Barkovej, v právnej veci žalobcu: URBAN FALATH GAŠPEREC BOŠANSKÝ, s.r.o., advokátska kancelária, Havlíčkova 16, 811 04 Bratislava, zastúpeného: URBAN FALATH GAŠPEREC BOŠANSKÝ, s.r.o., advokátska kancelária, Havlíčkova 16, 811 04 Bratislava proti žalovanej: Národná banka Slovenska, Imricha Karvaša 1, 813 25 Bratislava, o preskúmanie zákonnosti rozhodnutia žalovaného č. NBS1-000-009-953 zo dňa 21.04.2017 “ o d ô v o d n e n i e : 1.Súd zistil, že písomné vyhotovenie rozsudku č.k. 1S/100/2017-61 zo dňa 17.1.2019, v časti záhlavia, neobsahuje údaj o právnom zástupcovi žalobcu, ktorým bol pôvodne advokát A.. U. M.. Z údajov z Obchodného registra vyplýva, že A.. U. M. je s účinnosťou od 27.1.2018 spoločníkom a konateľom advokátskej kancelárie URBAN FALATH GAŠPEREC BOŠANSKÝ, s.r.o., advokátska kancelária, Havlíčkova 16, 811 04 Bratislava, pričom konateľ je oprávnený konať v mene spoločnosti vo všetkých veciach samostatne. 2. Podľa § 143 Správneho súdneho poriadku (ďalej len SSP), správny súd kedykoľvek aj bez návrhu opraví v rozsudku chyby v písaní a počítaní, ako aj iné zrejmé nesprávnosti. O oprave vydá opravné uznesenie, ktoré doručí osobám uvedeným v § 142 ods. 1. 3. Vzhľadom na skutočnosť, že pri písomnom vyhotovení rozsudku došlo k iným zrejmým nesprávnostiam spočívajúcim v tom, že v záhlaví rozsudku nebol označený právny zástupca žalobcu, súd opravil záhlavie rozsudku tak, ako je uvedené vo výroku tohto rozhodnutia. 4. Toto rozhodnutie senát Krajského súdu v Bratislave prijal pomerom hlasov 3:0 (§ 139 ods. 4 v spojení s § 147 ods. 2 SSP). Poučenie: Proti tomuto uzneseniu možno podať kasačnú sťažnosť v lehote jedného mesiaca od jeho doručenia, na Krajský súd v Bratislave. V kasačnej sťažnosti sa má popri všeobecných náležitostiach (§ 57 SSP) uviesť označenie napadnutého rozhodnutia, údaj, kedy bolo napadnuté rozhodnutie doručené sťažovateľovi, opísanie rozhodujúcich skutočností, aby bolo zrejmé, v akom rozsahu a z akých dôvodov podľa § 440 SSP sa podáva (sťažnostné body) a návrh výroku rozhodnutia (sťažnostný návrh). Sťažnostné body možno meniť len do uplynutia lehoty na podanie kasačnej sťažnosti.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2019:1017200741.2 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2019:1017200741.2 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>