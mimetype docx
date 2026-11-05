--- v0 (2026-11-04)
+++ v1 (2026-11-05)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 20. 5. 2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 5S/187/2018 Identifikačné číslo súdneho spisu: 1018201549 Dátum vydania rozhodnutia: 21. 05. 2019 Meno a priezvisko sudcu, VSÚ: JUDr. Eva Fulcová ECLI: ECLI:SK:KSBA:2019:1018201549.2 Uznesenie Krajský súd v Bratislave v právnej veci žalobcu: Mesto Pezinok, Radničné námestie 7, 902 14 Pezinok, IČO: 00 30 50 22, proti žalovanému: Hlavný kontrolór mesta Pezinok, A., o preskúmanie zákonnosti opatrenia žalovaného č. 13/2018 zo dňa 12.10.2018, o späťvzatí žaloby, takto r o z h o d o l : I. Súd konanie z a s t a v u j e. II. Žiaden z účastníkov nemá právo na náhradu trov konania. o d ô v o d n e n i e : 1. Žalobou zo dňa 26.10.2018, doručenou tunajšiemu správnemu súdu dňa 31.10.2018, žalobca žiadal preskúmať zákonnosť opatrenia žalovaného, a to Správy o výsledku kontroly č. 13/2018 z „Kontroly postupu nakladania s majetkom mesta Pezinok pri obstarávaní prevádzky sústavy verejného osvetlenia mesta Pezinok“ zo dňa 12.10.2018. Žalobca žiadal napadnuté opatrenie žalovaného zrušiť a vec mu vrátiť na ďalšie konanie. 2. V podaní doručenom správnemu súdu dňa 20.05.2019 žalobca oznámil, že berie správnu žalobu späť v celom rozsahu a navrhol, aby súd konanie zastavil. 3. Podľa § 63 SSP, žalobca môže do vydania rozhodnutia správneho súdu vziať žalobu späť, a to sčasti alebo celkom. Ak je žaloba vzatá späť celkom, správny súd konanie zastaví. Ak je žaloba vzatá späť sčasti, správny súd konanie v tejto časti zastaví. O čiastočnom späťvzatí žaloby rozhodne správny súd v rozhodnutí vo veci samej. 4. Podľa § 99 písm. a) SSP, správny súd konanie uznesením zastaví, ak žalobca vzal žalobu späť skôr, ako správny súd vo veci rozhodol. 5. Podľa § 149 ods. 2 SSP, písomné vyhotovenie uznesenia, ktorým sa nerozhodlo vo veci samej, môže obsahovať iba stručné odôvodnenie. 6. Nakoľko žalobca vzal žalobu späť pred rozhodnutím veci a súhlas žalovaného so späťvzatím zákon nevyžaduje, správny súd v súlade s ust. § 99 písm. a) SSP konanie zastavil. 7. O náhrade trov konania správny súd rozhodol podľa § 170 písm. b) SSP tak, že žiaden z účastníkov nemá právo na náhradu trov konania, nakoľko konanie bolo zastavené a nebol zistený žiaden dôvod pre aplikáciu ust. § 171 ods. 1 SSP. 8. Toto rozhodnutie senát Krajského súdu v Bratislave prijal pomerom hlasov 3 : 0 (§ 139 ods. 4 v spojení s § 147 ods. 2 SSP). Poučenie: Proti tomuto uzneseniu možno podať kasačnú sťažnosť v lehote jedného mesiaca od jeho doručenia, na Krajský súd v Bratislave. V kasačnej sťažnosti sa má popri všeobecných náležitostiach (§ 57 SSP) uviesť označenie napadnutého rozhodnutia, údaj, kedy bolo napadnuté rozhodnutie doručené sťažovateľovi, opísanie rozhodujúcich skutočností, aby bolo zrejmé, v akom rozsahu a z akých dôvodov podľa § 440 SSP sa podáva (sťažnostné body) a návrh výroku rozhodnutia (sťažnostný návrh). Sťažnostné body možno meniť len do uplynutia lehoty na podanie kasačnej sťažnosti. V konaní o kasačnej sťažnosti musí byť sťažovateľ alebo opomenutý sťažovateľ v zmysle § 449 ods. 1 SSP zastúpený advokátom. Kasačná sťažnosť a iné podania sťažovateľa alebo opomenutého sťažovateľa musia byť spísané advokátom. Povinné zastúpenie advokátom v kasačnom konaní sa nevyžaduje, ak a) má sťažovateľ alebo opomenutý sťažovateľ, jeho zamestnanec alebo člen, ktorý za neho na kasačnom súde koná alebo ho zastupuje, vysokoškolské právnické vzdelanie druhého stupňa; b) ide o konania o správnej žalobe podľa § 6 ods. 2 písm. c) a d); c) je žalovaným Centrum právnej pomoci.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2019:1018201549.2 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2019:1018201549.2 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>